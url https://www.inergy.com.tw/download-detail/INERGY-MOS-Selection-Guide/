--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -4,71 +4,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Dept_M310\3_MOS\_Selection Guide\WEB\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{04E73183-50EE-4A45-BC2E-B7A1C3A3EC75}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8ADBDDE9-E3E1-4587-A845-B5C380BD59FD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180" xr2:uid="{7FCC750A-8A99-4E34-AC2B-2A985D43C7F5}"/>
   </bookViews>
   <sheets>
     <sheet name="web" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">web!$A$2:$XDU$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">web!$A$2:$XDU$262</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2824" uniqueCount="1213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2828" uniqueCount="1217">
   <si>
     <t>Part Number</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Package</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Type</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>ESD</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>V</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="subscript"/>
         <sz val="10"/>
@@ -3827,54 +3827,50 @@
   <si>
     <t>52/66</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>11/14</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>8/10</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>4.3/3.7</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2.7/1.9</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>18/24</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>14/109</t>
-[...2 lines deleted...]
-  <si>
     <t>18/51</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>iM1707</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>13.3/-10.8</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>8.5/-6.9</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>130/200</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>145/230</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>1051/1503</t>
@@ -4937,62 +4933,81 @@
     <t>TOLLA-8L</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>iMF415</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>iMF404</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>iMF413</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>iM7133</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>5.0@8V</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>iM6241</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>5.9/2.3</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>11/10</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>5/7</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>4/7</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>14/109</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.00_ "/>
-    <numFmt numFmtId="177" formatCode="m/d;@"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="179" formatCode="0.0"/>
+    <numFmt numFmtId="177" formatCode="m&quot;月&quot;d&quot;日&quot;"/>
+    <numFmt numFmtId="178" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="2"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
@@ -5089,51 +5104,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5175,67 +5190,95 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="一般_inergy MOS list  20090112(All  cross reference)" xfId="1" xr:uid="{80D5A7D1-E6A0-487B-A1FF-3397E566F92E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
@@ -5520,51 +5563,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:6.2@6V" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1.35@6V" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:21@6V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:23@6V" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:5.3@6V" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:88@6V" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:3.1@6V" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:27@6V" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:2.63@6V" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:10.4@6V" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1.8@6V" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:1.5@6V" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:5.4@6V" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:2.8@6V" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:4.6@6V" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:10.4@6V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:11@6V" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:7.2@6V" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:94@6V" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37F2AF0B-DE7F-44FB-A1DD-5DF1ADEC67FD}">
   <dimension ref="A2:AE262"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C18" sqref="C18"/>
+      <selection pane="bottomLeft" activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.875" customWidth="1"/>
     <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16" customWidth="1"/>
     <col min="10" max="10" width="15.625" customWidth="1"/>
     <col min="11" max="12" width="11.875" bestFit="1" customWidth="1"/>
     <col min="13" max="15" width="8.375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.875" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8" customWidth="1"/>
     <col min="29" max="29" width="7.5" customWidth="1"/>
     <col min="30" max="30" width="19.625" customWidth="1"/>
     <col min="31" max="31" width="11.25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
@@ -5733,51 +5776,51 @@
       <c r="Y3" s="6">
         <v>117</v>
       </c>
       <c r="Z3" s="6">
         <v>117</v>
       </c>
       <c r="AA3" s="6">
         <v>139</v>
       </c>
       <c r="AB3" s="6">
         <v>500</v>
       </c>
       <c r="AC3" s="6">
         <v>175</v>
       </c>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>40</v>
+        <v>847</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="7">
         <v>100</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="8">
         <v>30</v>
       </c>
       <c r="H4" s="8">
         <v>19</v>
       </c>
       <c r="I4" s="8">
         <v>19</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>42</v>
       </c>
@@ -15013,76 +15056,76 @@
       </c>
       <c r="N107" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O107" s="8" t="s">
         <v>199</v>
       </c>
       <c r="P107" s="8" t="s">
         <v>557</v>
       </c>
       <c r="Q107" s="8" t="s">
         <v>558</v>
       </c>
       <c r="R107" s="8" t="s">
         <v>559</v>
       </c>
       <c r="S107" s="8" t="s">
         <v>560</v>
       </c>
       <c r="T107" s="8" t="s">
         <v>561</v>
       </c>
       <c r="U107" s="8" t="s">
         <v>562</v>
       </c>
-      <c r="V107" s="19">
-        <v>43925</v>
+      <c r="V107" s="33" t="s">
+        <v>1212</v>
       </c>
       <c r="W107" s="19" t="s">
         <v>563</v>
       </c>
       <c r="X107" s="19" t="s">
         <v>564</v>
       </c>
       <c r="Y107" s="19" t="s">
         <v>545</v>
       </c>
       <c r="Z107" s="19" t="s">
         <v>565</v>
       </c>
       <c r="AA107" s="19" t="s">
         <v>566</v>
       </c>
       <c r="AB107" s="19">
         <v>2</v>
       </c>
       <c r="AC107" s="19">
         <v>150</v>
       </c>
       <c r="AD107" s="19"/>
-      <c r="AE107" s="19" t="s">
+      <c r="AE107" s="32" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="108" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A108" s="4" t="s">
         <v>567</v>
       </c>
       <c r="B108" s="22" t="s">
         <v>467</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>384</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>34</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>568</v>
       </c>
       <c r="F108" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G108" s="8" t="s">
         <v>569</v>
       </c>
@@ -17459,136 +17502,136 @@
         <v>5</v>
       </c>
       <c r="X134" s="8">
         <v>7</v>
       </c>
       <c r="Y134" s="8">
         <v>16</v>
       </c>
       <c r="Z134" s="23">
         <v>35</v>
       </c>
       <c r="AA134" s="23">
         <v>81</v>
       </c>
       <c r="AB134" s="23">
         <v>65</v>
       </c>
       <c r="AC134" s="23">
         <v>175</v>
       </c>
       <c r="AD134" s="19"/>
       <c r="AE134" s="23" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="135" spans="1:31" x14ac:dyDescent="0.25">
-      <c r="A135" s="4" t="s">
+    <row r="135" spans="1:31" s="41" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="35" t="s">
         <v>646</v>
       </c>
-      <c r="B135" s="19" t="s">
+      <c r="B135" s="33" t="s">
         <v>647</v>
       </c>
-      <c r="C135" s="17" t="s">
+      <c r="C135" s="36" t="s">
         <v>384</v>
       </c>
-      <c r="D135" s="17" t="s">
+      <c r="D135" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="E135" s="4" t="s">
+      <c r="E135" s="35" t="s">
         <v>436</v>
       </c>
-      <c r="F135" s="14" t="s">
+      <c r="F135" s="37" t="s">
         <v>134</v>
       </c>
-      <c r="G135" s="8" t="s">
+      <c r="G135" s="18" t="s">
         <v>648</v>
       </c>
-      <c r="H135" s="8" t="s">
+      <c r="H135" s="18" t="s">
         <v>649</v>
       </c>
-      <c r="I135" s="8" t="s">
+      <c r="I135" s="18" t="s">
         <v>387</v>
       </c>
-      <c r="J135" s="8" t="s">
+      <c r="J135" s="18" t="s">
         <v>439</v>
       </c>
-      <c r="K135" s="17"/>
-[...1 lines deleted...]
-      <c r="M135" s="8" t="s">
+      <c r="K135" s="36"/>
+      <c r="L135" s="36"/>
+      <c r="M135" s="18" t="s">
         <v>440</v>
       </c>
-      <c r="N135" s="12" t="s">
+      <c r="N135" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="O135" s="8" t="s">
+      <c r="O135" s="18" t="s">
         <v>441</v>
       </c>
-      <c r="P135" s="17" t="s">
+      <c r="P135" s="36" t="s">
         <v>650</v>
       </c>
-      <c r="Q135" s="8" t="s">
+      <c r="Q135" s="18" t="s">
         <v>651</v>
       </c>
-      <c r="R135" s="5" t="s">
+      <c r="R135" s="39" t="s">
         <v>652</v>
       </c>
-      <c r="S135" s="5" t="s">
+      <c r="S135" s="39" t="s">
         <v>653</v>
       </c>
-      <c r="T135" s="8" t="s">
+      <c r="T135" s="18" t="s">
         <v>654</v>
       </c>
-      <c r="U135" s="8">
-[...2 lines deleted...]
-      <c r="V135" s="8" t="s">
+      <c r="U135" s="18" t="s">
+        <v>1213</v>
+      </c>
+      <c r="V135" s="18" t="s">
         <v>655</v>
       </c>
-      <c r="W135" s="8" t="s">
+      <c r="W135" s="18" t="s">
         <v>656</v>
       </c>
-      <c r="X135" s="23">
-[...2 lines deleted...]
-      <c r="Y135" s="23" t="s">
+      <c r="X135" s="34" t="s">
+        <v>1214</v>
+      </c>
+      <c r="Y135" s="34" t="s">
         <v>103</v>
       </c>
-      <c r="Z135" s="23" t="s">
+      <c r="Z135" s="34" t="s">
         <v>657</v>
       </c>
-      <c r="AA135" s="23" t="s">
+      <c r="AA135" s="34" t="s">
         <v>658</v>
       </c>
-      <c r="AB135" s="23">
+      <c r="AB135" s="34">
         <v>35</v>
       </c>
-      <c r="AC135" s="23">
+      <c r="AC135" s="34">
         <v>150</v>
       </c>
-      <c r="AD135" s="19"/>
-      <c r="AE135" s="19" t="s">
+      <c r="AD135" s="33"/>
+      <c r="AE135" s="40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="136" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A136" s="4" t="s">
         <v>659</v>
       </c>
       <c r="B136" s="19" t="s">
         <v>647</v>
       </c>
       <c r="C136" s="17" t="s">
         <v>384</v>
       </c>
       <c r="D136" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>534</v>
       </c>
       <c r="F136" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G136" s="8" t="s">
         <v>660</v>
       </c>
@@ -19983,54 +20026,54 @@
       <c r="AD162" s="8"/>
       <c r="AE162" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="163" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A163" s="4" t="s">
         <v>831</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>832</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E163" s="4">
         <v>100</v>
       </c>
       <c r="F163" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G163" s="8">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="H163" s="8">
-        <v>266</v>
+        <v>209</v>
       </c>
       <c r="I163" s="8">
         <v>1.25</v>
       </c>
       <c r="J163" s="8" t="s">
         <v>833</v>
       </c>
       <c r="K163" s="8"/>
       <c r="L163" s="8"/>
       <c r="M163" s="17">
         <v>2</v>
       </c>
       <c r="N163" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O163" s="8">
         <v>4</v>
       </c>
       <c r="P163" s="8">
         <v>13766</v>
       </c>
       <c r="Q163" s="8">
         <v>2155</v>
       </c>
       <c r="R163" s="8">
@@ -21457,432 +21500,432 @@
       </c>
       <c r="P179" s="8" t="s">
         <v>923</v>
       </c>
       <c r="Q179" s="8" t="s">
         <v>924</v>
       </c>
       <c r="R179" s="8" t="s">
         <v>444</v>
       </c>
       <c r="S179" s="18" t="s">
         <v>925</v>
       </c>
       <c r="T179" s="18" t="s">
         <v>926</v>
       </c>
       <c r="U179" s="8" t="s">
         <v>670</v>
       </c>
       <c r="V179" s="8" t="s">
         <v>927</v>
       </c>
       <c r="W179" s="8" t="s">
         <v>928</v>
       </c>
-      <c r="X179" s="26">
-        <v>43928</v>
+      <c r="X179" s="18" t="s">
+        <v>1215</v>
       </c>
       <c r="Y179" s="8" t="s">
         <v>929</v>
       </c>
-      <c r="Z179" s="8" t="s">
+      <c r="Z179" s="18" t="s">
+        <v>1216</v>
+      </c>
+      <c r="AA179" s="8" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="AB179" s="8">
         <v>35</v>
       </c>
       <c r="AC179" s="8">
         <v>150</v>
       </c>
       <c r="AD179" s="8"/>
-      <c r="AE179" s="8" t="s">
+      <c r="AE179" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="180" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A180" s="8" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="B180" s="8" t="s">
         <v>866</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E180" s="8" t="s">
         <v>219</v>
       </c>
       <c r="F180" s="14" t="s">
         <v>35</v>
       </c>
       <c r="G180" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="H180" s="8" t="s">
         <v>933</v>
       </c>
-      <c r="H180" s="8" t="s">
+      <c r="I180" s="8" t="s">
         <v>934</v>
       </c>
-      <c r="I180" s="8" t="s">
+      <c r="J180" s="8" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
       <c r="K180" s="8"/>
       <c r="L180" s="8"/>
       <c r="M180" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N180" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O180" s="4" t="s">
         <v>199</v>
       </c>
       <c r="P180" s="8" t="s">
+        <v>936</v>
+      </c>
+      <c r="Q180" s="8" t="s">
         <v>937</v>
       </c>
-      <c r="Q180" s="8" t="s">
+      <c r="R180" s="8" t="s">
         <v>938</v>
       </c>
-      <c r="R180" s="8" t="s">
+      <c r="S180" s="18" t="s">
         <v>939</v>
       </c>
-      <c r="S180" s="18" t="s">
+      <c r="T180" s="18" t="s">
         <v>940</v>
       </c>
-      <c r="T180" s="18" t="s">
+      <c r="U180" s="8" t="s">
         <v>941</v>
       </c>
-      <c r="U180" s="8" t="s">
+      <c r="V180" s="8" t="s">
         <v>942</v>
       </c>
-      <c r="V180" s="8" t="s">
+      <c r="W180" s="8" t="s">
         <v>943</v>
       </c>
-      <c r="W180" s="8" t="s">
+      <c r="X180" s="26" t="s">
         <v>944</v>
       </c>
-      <c r="X180" s="27" t="s">
+      <c r="Y180" s="8" t="s">
         <v>945</v>
       </c>
-      <c r="Y180" s="8" t="s">
+      <c r="Z180" s="8" t="s">
         <v>946</v>
       </c>
-      <c r="Z180" s="8" t="s">
+      <c r="AA180" s="8" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="AB180" s="8">
         <v>35</v>
       </c>
       <c r="AC180" s="8">
         <v>150</v>
       </c>
       <c r="AD180" s="8"/>
       <c r="AE180" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="181" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A181" s="8" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="B181" s="8" t="s">
         <v>847</v>
       </c>
       <c r="C181" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E181" s="14" t="s">
         <v>139</v>
       </c>
       <c r="F181" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G181" s="8" t="s">
+        <v>949</v>
+      </c>
+      <c r="H181" s="8" t="s">
         <v>950</v>
       </c>
-      <c r="H181" s="8" t="s">
+      <c r="I181" s="8" t="s">
         <v>951</v>
       </c>
-      <c r="I181" s="8" t="s">
+      <c r="J181" s="8" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
       <c r="K181" s="8"/>
       <c r="L181" s="8"/>
       <c r="M181" s="4" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="N181" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O181" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="P181" s="8" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="Q181" s="8" t="s">
         <v>683</v>
       </c>
       <c r="R181" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="S181" s="18" t="s">
         <v>957</v>
       </c>
-      <c r="S181" s="18" t="s">
+      <c r="T181" s="18" t="s">
         <v>958</v>
       </c>
-      <c r="T181" s="18" t="s">
+      <c r="U181" s="8" t="s">
         <v>959</v>
       </c>
-      <c r="U181" s="8" t="s">
+      <c r="V181" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="V181" s="8" t="s">
+      <c r="W181" s="8" t="s">
         <v>961</v>
       </c>
-      <c r="W181" s="8" t="s">
+      <c r="X181" s="8" t="s">
         <v>962</v>
       </c>
-      <c r="X181" s="8" t="s">
+      <c r="Y181" s="8" t="s">
         <v>963</v>
       </c>
-      <c r="Y181" s="8" t="s">
+      <c r="Z181" s="8" t="s">
         <v>964</v>
       </c>
-      <c r="Z181" s="8" t="s">
+      <c r="AA181" s="8" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
       <c r="AB181" s="8">
         <v>35</v>
       </c>
       <c r="AC181" s="17">
         <v>150</v>
       </c>
       <c r="AD181" s="8"/>
       <c r="AE181" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="182" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A182" s="8" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="B182" s="8" t="s">
         <v>866</v>
       </c>
       <c r="C182" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E182" s="14" t="s">
         <v>139</v>
       </c>
       <c r="F182" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G182" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="H182" s="8" t="s">
         <v>968</v>
       </c>
-      <c r="H182" s="8" t="s">
+      <c r="I182" s="8" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="J182" s="8" t="s">
         <v>293</v>
       </c>
       <c r="K182" s="8"/>
       <c r="L182" s="8"/>
       <c r="M182" s="4" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="N182" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="P182" s="8" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="Q182" s="8" t="s">
         <v>683</v>
       </c>
       <c r="R182" s="8" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="S182" s="18" t="s">
+        <v>971</v>
+      </c>
+      <c r="T182" s="18" t="s">
         <v>972</v>
       </c>
-      <c r="T182" s="18" t="s">
+      <c r="U182" s="8" t="s">
         <v>973</v>
       </c>
-      <c r="U182" s="8" t="s">
+      <c r="V182" s="8" t="s">
         <v>974</v>
       </c>
-      <c r="V182" s="8" t="s">
+      <c r="W182" s="8" t="s">
         <v>975</v>
       </c>
-      <c r="W182" s="8" t="s">
+      <c r="X182" s="8" t="s">
         <v>976</v>
       </c>
-      <c r="X182" s="8" t="s">
+      <c r="Y182" s="8" t="s">
         <v>977</v>
       </c>
-      <c r="Y182" s="8" t="s">
+      <c r="Z182" s="8" t="s">
         <v>978</v>
       </c>
-      <c r="Z182" s="8" t="s">
+      <c r="AA182" s="8" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
       <c r="AB182" s="8">
         <v>35</v>
       </c>
       <c r="AC182" s="8">
         <v>150</v>
       </c>
       <c r="AD182" s="8"/>
       <c r="AE182" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="183" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A183" s="8" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="B183" s="8" t="s">
         <v>847</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>138</v>
       </c>
       <c r="D183" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E183" s="14" t="s">
         <v>219</v>
       </c>
       <c r="F183" s="14" t="s">
         <v>50</v>
       </c>
       <c r="G183" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="H183" s="8" t="s">
         <v>982</v>
       </c>
-      <c r="H183" s="8" t="s">
+      <c r="I183" s="8" t="s">
         <v>983</v>
       </c>
-      <c r="I183" s="8" t="s">
+      <c r="J183" s="8" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="K183" s="8"/>
       <c r="L183" s="8"/>
       <c r="M183" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N183" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O183" s="4" t="s">
         <v>199</v>
       </c>
       <c r="P183" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="Q183" s="8" t="s">
         <v>986</v>
       </c>
-      <c r="Q183" s="8" t="s">
+      <c r="R183" s="8" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="S183" s="18" t="s">
         <v>228</v>
       </c>
       <c r="T183" s="18" t="s">
+        <v>988</v>
+      </c>
+      <c r="U183" s="8" t="s">
         <v>989</v>
       </c>
-      <c r="U183" s="8" t="s">
+      <c r="V183" s="18" t="s">
         <v>990</v>
       </c>
-      <c r="V183" s="18" t="s">
+      <c r="W183" s="18" t="s">
         <v>991</v>
       </c>
-      <c r="W183" s="18" t="s">
+      <c r="X183" s="18" t="s">
         <v>992</v>
       </c>
-      <c r="X183" s="18" t="s">
+      <c r="Y183" s="18" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="Z183" s="18" t="s">
         <v>763</v>
       </c>
       <c r="AA183" s="18" t="s">
+        <v>994</v>
+      </c>
+      <c r="AB183" s="8" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="AC183" s="8">
         <v>150</v>
       </c>
       <c r="AD183" s="8"/>
       <c r="AE183" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="184" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A184" s="8" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="B184" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>214</v>
       </c>
       <c r="E184" s="8">
         <v>30</v>
       </c>
       <c r="F184" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G184" s="8">
         <v>44</v>
       </c>
       <c r="H184" s="8"/>
       <c r="I184" s="8">
         <v>12</v>
       </c>
       <c r="J184" s="8">
         <v>26</v>
@@ -21919,59 +21962,59 @@
       <c r="V184" s="8">
         <v>5</v>
       </c>
       <c r="W184" s="8">
         <v>3.1</v>
       </c>
       <c r="X184" s="8">
         <v>8</v>
       </c>
       <c r="Y184" s="8">
         <v>45</v>
       </c>
       <c r="Z184" s="8">
         <v>15</v>
       </c>
       <c r="AA184" s="8">
         <v>17</v>
       </c>
       <c r="AB184" s="8">
         <v>35</v>
       </c>
       <c r="AC184" s="8">
         <v>150</v>
       </c>
       <c r="AD184" s="8" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="AE184" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="185" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A185" s="8" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="B185" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C185" s="17" t="s">
         <v>90</v>
       </c>
       <c r="D185" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E185" s="17">
         <v>30</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>70</v>
       </c>
       <c r="G185" s="8">
         <v>48</v>
       </c>
       <c r="H185" s="8"/>
       <c r="I185" s="8">
         <v>6</v>
       </c>
       <c r="J185" s="8">
         <v>9</v>
@@ -22014,51 +22057,51 @@
       <c r="X185" s="17">
         <v>8</v>
       </c>
       <c r="Y185" s="17">
         <v>51</v>
       </c>
       <c r="Z185" s="17">
         <v>34</v>
       </c>
       <c r="AA185" s="17">
         <v>23</v>
       </c>
       <c r="AB185" s="17">
         <v>20.8</v>
       </c>
       <c r="AC185" s="8">
         <v>150</v>
       </c>
       <c r="AD185" s="17"/>
       <c r="AE185" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="186" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A186" s="8" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="B186" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E186" s="8">
         <v>100</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G186" s="8">
         <v>13</v>
       </c>
       <c r="H186" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="I186" s="8">
         <v>125</v>
       </c>
@@ -22103,51 +22146,51 @@
       <c r="X186" s="8">
         <v>5.2</v>
       </c>
       <c r="Y186" s="8">
         <v>20</v>
       </c>
       <c r="Z186" s="8">
         <v>16</v>
       </c>
       <c r="AA186" s="8">
         <v>18</v>
       </c>
       <c r="AB186" s="8">
         <v>35</v>
       </c>
       <c r="AC186" s="8">
         <v>150</v>
       </c>
       <c r="AD186" s="8"/>
       <c r="AE186" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="187" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A187" s="8" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E187" s="8">
         <v>30</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>70</v>
       </c>
       <c r="G187" s="8">
         <v>49</v>
       </c>
       <c r="H187" s="8"/>
       <c r="I187" s="8">
         <v>5.7</v>
       </c>
       <c r="J187" s="8">
         <v>8.5</v>
@@ -22190,51 +22233,51 @@
       <c r="X187" s="8">
         <v>9</v>
       </c>
       <c r="Y187" s="8">
         <v>51</v>
       </c>
       <c r="Z187" s="8">
         <v>36</v>
       </c>
       <c r="AA187" s="8">
         <v>21</v>
       </c>
       <c r="AB187" s="8">
         <v>20.8</v>
       </c>
       <c r="AC187" s="17">
         <v>150</v>
       </c>
       <c r="AD187" s="8"/>
       <c r="AE187" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A188" s="8" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="B188" s="8" t="s">
         <v>847</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>364</v>
       </c>
       <c r="D188" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E188" s="8">
         <v>40</v>
       </c>
       <c r="F188" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G188" s="8">
         <v>28</v>
       </c>
       <c r="H188" s="8"/>
       <c r="I188" s="8">
         <v>29</v>
       </c>
       <c r="J188" s="8">
         <v>46</v>
@@ -22277,318 +22320,318 @@
       <c r="X188" s="8">
         <v>5</v>
       </c>
       <c r="Y188" s="8">
         <v>25.8</v>
       </c>
       <c r="Z188" s="8">
         <v>10</v>
       </c>
       <c r="AA188" s="8">
         <v>18</v>
       </c>
       <c r="AB188" s="8">
         <v>35</v>
       </c>
       <c r="AC188" s="8">
         <v>150</v>
       </c>
       <c r="AD188" s="8"/>
       <c r="AE188" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="189" spans="1:31" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A189" s="8" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>824</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>384</v>
       </c>
       <c r="D189" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E189" s="14" t="s">
         <v>100</v>
       </c>
       <c r="F189" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G189" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H189" s="8" t="s">
         <v>1004</v>
       </c>
-      <c r="H189" s="8" t="s">
+      <c r="I189" s="8" t="s">
         <v>1005</v>
       </c>
-      <c r="I189" s="8" t="s">
+      <c r="J189" s="8" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="K189" s="8"/>
       <c r="L189" s="8"/>
       <c r="M189" s="4" t="s">
         <v>440</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="O189" s="4" t="s">
         <v>520</v>
       </c>
       <c r="P189" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="Q189" s="8" t="s">
         <v>1009</v>
       </c>
-      <c r="Q189" s="8" t="s">
+      <c r="R189" s="8" t="s">
         <v>1010</v>
       </c>
-      <c r="R189" s="8" t="s">
+      <c r="S189" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="S189" s="8" t="s">
+      <c r="T189" s="8" t="s">
         <v>1012</v>
       </c>
-      <c r="T189" s="8" t="s">
+      <c r="U189" s="18" t="s">
         <v>1013</v>
       </c>
-      <c r="U189" s="18" t="s">
+      <c r="V189" s="8" t="s">
         <v>1014</v>
       </c>
-      <c r="V189" s="8" t="s">
+      <c r="W189" s="8" t="s">
         <v>1015</v>
       </c>
-      <c r="W189" s="8" t="s">
+      <c r="X189" s="8" t="s">
         <v>1016</v>
       </c>
-      <c r="X189" s="8" t="s">
+      <c r="Y189" s="8" t="s">
         <v>1017</v>
       </c>
-      <c r="Y189" s="8" t="s">
+      <c r="Z189" s="8" t="s">
         <v>1018</v>
       </c>
-      <c r="Z189" s="8" t="s">
+      <c r="AA189" s="18" t="s">
         <v>1019</v>
       </c>
-      <c r="AA189" s="18" t="s">
+      <c r="AB189" s="8" t="s">
         <v>1020</v>
-      </c>
-[...1 lines deleted...]
-        <v>1021</v>
       </c>
       <c r="AC189" s="8">
         <v>150</v>
       </c>
       <c r="AD189" s="8"/>
       <c r="AE189" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="190" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A190" s="8" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="B190" s="8" t="s">
         <v>847</v>
       </c>
       <c r="C190" s="4" t="s">
         <v>138</v>
       </c>
       <c r="D190" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E190" s="8" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="F190" s="14" t="s">
         <v>50</v>
       </c>
       <c r="G190" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H190" s="8" t="s">
         <v>1024</v>
       </c>
-      <c r="H190" s="8" t="s">
+      <c r="I190" s="8" t="s">
         <v>1025</v>
       </c>
-      <c r="I190" s="8" t="s">
+      <c r="J190" s="8" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
       <c r="K190" s="8"/>
       <c r="L190" s="8"/>
       <c r="M190" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N190" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O190" s="4" t="s">
         <v>199</v>
       </c>
       <c r="P190" s="8" t="s">
+        <v>1027</v>
+      </c>
+      <c r="Q190" s="8" t="s">
         <v>1028</v>
       </c>
-      <c r="Q190" s="8" t="s">
+      <c r="R190" s="8" t="s">
         <v>1029</v>
       </c>
-      <c r="R190" s="8" t="s">
+      <c r="S190" s="18" t="s">
         <v>1030</v>
       </c>
-      <c r="S190" s="18" t="s">
+      <c r="T190" s="18" t="s">
         <v>1031</v>
       </c>
-      <c r="T190" s="18" t="s">
+      <c r="U190" s="8" t="s">
         <v>1032</v>
       </c>
-      <c r="U190" s="8" t="s">
+      <c r="V190" s="8" t="s">
         <v>1033</v>
       </c>
-      <c r="V190" s="8" t="s">
+      <c r="W190" s="8" t="s">
         <v>1034</v>
       </c>
-      <c r="W190" s="8" t="s">
+      <c r="X190" s="18" t="s">
         <v>1035</v>
       </c>
-      <c r="X190" s="18" t="s">
+      <c r="Y190" s="8" t="s">
         <v>1036</v>
       </c>
-      <c r="Y190" s="8" t="s">
+      <c r="Z190" s="8" t="s">
         <v>1037</v>
       </c>
-      <c r="Z190" s="8" t="s">
+      <c r="AA190" s="8" t="s">
         <v>1038</v>
       </c>
-      <c r="AA190" s="8" t="s">
+      <c r="AB190" s="8" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="AC190" s="8">
         <v>150</v>
       </c>
       <c r="AD190" s="8"/>
       <c r="AE190" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="191" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A191" s="8" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="B191" s="8" t="s">
         <v>866</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>138</v>
       </c>
       <c r="D191" s="8" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="E191" s="8" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="F191" s="14" t="s">
         <v>50</v>
       </c>
       <c r="G191" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H191" s="8" t="s">
         <v>1043</v>
       </c>
-      <c r="H191" s="8" t="s">
+      <c r="I191" s="8" t="s">
         <v>1044</v>
       </c>
-      <c r="I191" s="8" t="s">
+      <c r="J191" s="8" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
       <c r="K191" s="15"/>
       <c r="L191" s="15"/>
       <c r="M191" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N191" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O191" s="4" t="s">
         <v>199</v>
       </c>
       <c r="P191" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="Q191" s="8" t="s">
         <v>1047</v>
       </c>
-      <c r="Q191" s="8" t="s">
+      <c r="R191" s="8" t="s">
         <v>1048</v>
       </c>
-      <c r="R191" s="8" t="s">
+      <c r="S191" s="18" t="s">
         <v>1049</v>
       </c>
-      <c r="S191" s="18" t="s">
+      <c r="T191" s="18" t="s">
         <v>1050</v>
       </c>
-      <c r="T191" s="18" t="s">
+      <c r="U191" s="8" t="s">
         <v>1051</v>
       </c>
-      <c r="U191" s="8" t="s">
+      <c r="V191" s="8" t="s">
         <v>1052</v>
       </c>
-      <c r="V191" s="8" t="s">
+      <c r="W191" s="8" t="s">
         <v>1053</v>
       </c>
-      <c r="W191" s="8" t="s">
+      <c r="X191" s="18" t="s">
         <v>1054</v>
       </c>
-      <c r="X191" s="18" t="s">
+      <c r="Y191" s="8" t="s">
         <v>1055</v>
       </c>
-      <c r="Y191" s="8" t="s">
+      <c r="Z191" s="8" t="s">
         <v>1056</v>
       </c>
-      <c r="Z191" s="8" t="s">
+      <c r="AA191" s="8" t="s">
         <v>1057</v>
       </c>
-      <c r="AA191" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB191" s="8" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="AC191" s="8">
         <v>150</v>
       </c>
       <c r="AD191" s="8"/>
       <c r="AE191" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="192" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A192" s="4" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="B192" s="19" t="s">
         <v>621</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D192" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E192" s="4">
         <v>-30</v>
       </c>
       <c r="F192" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G192" s="8">
         <v>-70</v>
       </c>
       <c r="H192" s="8" t="s">
         <v>37</v>
       </c>
       <c r="I192" s="8">
         <v>6.5</v>
       </c>
@@ -22633,51 +22676,51 @@
       <c r="X192" s="8">
         <v>87</v>
       </c>
       <c r="Y192" s="8">
         <v>140</v>
       </c>
       <c r="Z192" s="8">
         <v>664</v>
       </c>
       <c r="AA192" s="8">
         <v>299</v>
       </c>
       <c r="AB192" s="8">
         <v>50</v>
       </c>
       <c r="AC192" s="8">
         <v>150</v>
       </c>
       <c r="AD192" s="8"/>
       <c r="AE192" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="193" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A193" s="8" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="B193" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D193" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E193" s="17">
         <v>30</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>70</v>
       </c>
       <c r="G193" s="8">
         <v>62</v>
       </c>
       <c r="H193" s="8"/>
       <c r="I193" s="8">
         <v>6</v>
       </c>
       <c r="J193" s="8">
         <v>9</v>
@@ -22720,51 +22763,51 @@
       <c r="X193" s="17">
         <v>11</v>
       </c>
       <c r="Y193" s="17">
         <v>59</v>
       </c>
       <c r="Z193" s="17">
         <v>38</v>
       </c>
       <c r="AA193" s="17">
         <v>27</v>
       </c>
       <c r="AB193" s="17">
         <v>35</v>
       </c>
       <c r="AC193" s="8">
         <v>150</v>
       </c>
       <c r="AD193" s="17"/>
       <c r="AE193" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="194" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A194" s="8" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="B194" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D194" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E194" s="8">
         <v>30</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G194" s="8">
         <v>52</v>
       </c>
       <c r="H194" s="8">
         <v>33</v>
       </c>
       <c r="I194" s="8">
         <v>8.5</v>
       </c>
@@ -22803,59 +22846,59 @@
       <c r="V194" s="8">
         <v>5.4</v>
       </c>
       <c r="W194" s="8">
         <v>4</v>
       </c>
       <c r="X194" s="8">
         <v>8</v>
       </c>
       <c r="Y194" s="8">
         <v>58</v>
       </c>
       <c r="Z194" s="8">
         <v>24</v>
       </c>
       <c r="AA194" s="8">
         <v>27</v>
       </c>
       <c r="AB194" s="8">
         <v>35</v>
       </c>
       <c r="AC194" s="8">
         <v>150</v>
       </c>
       <c r="AD194" s="8" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="AE194" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="195" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A195" s="8" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="B195" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D195" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E195" s="8">
         <v>-30</v>
       </c>
       <c r="F195" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G195" s="8">
         <v>-47</v>
       </c>
       <c r="H195" s="8">
         <v>-30</v>
       </c>
       <c r="I195" s="8">
         <v>10.5</v>
       </c>
@@ -22894,59 +22937,59 @@
       <c r="V195" s="8">
         <v>16</v>
       </c>
       <c r="W195" s="8">
         <v>9.5</v>
       </c>
       <c r="X195" s="8">
         <v>56</v>
       </c>
       <c r="Y195" s="8">
         <v>97</v>
       </c>
       <c r="Z195" s="8">
         <v>383</v>
       </c>
       <c r="AA195" s="8">
         <v>184</v>
       </c>
       <c r="AB195" s="8">
         <v>35</v>
       </c>
       <c r="AC195" s="17">
         <v>150</v>
       </c>
       <c r="AD195" s="8" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="AE195" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="196" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A196" s="8" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="B196" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D196" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E196" s="8">
         <v>-30</v>
       </c>
       <c r="F196" s="14" t="s">
         <v>50</v>
       </c>
       <c r="G196" s="8">
         <v>-47</v>
       </c>
       <c r="H196" s="8">
         <v>-30</v>
       </c>
       <c r="I196" s="8">
         <v>10.5</v>
       </c>
@@ -22991,51 +23034,51 @@
       <c r="X196" s="8">
         <v>52</v>
       </c>
       <c r="Y196" s="8">
         <v>101</v>
       </c>
       <c r="Z196" s="8">
         <v>393</v>
       </c>
       <c r="AA196" s="8">
         <v>192</v>
       </c>
       <c r="AB196" s="8">
         <v>35</v>
       </c>
       <c r="AC196" s="8">
         <v>150</v>
       </c>
       <c r="AD196" s="8"/>
       <c r="AE196" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="197" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A197" s="8" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="B197" s="19" t="s">
         <v>766</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D197" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E197" s="8">
         <v>60</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G197" s="8">
         <v>120</v>
       </c>
       <c r="H197" s="8">
         <v>105</v>
       </c>
       <c r="I197" s="8">
         <v>3.2</v>
       </c>
@@ -23080,83 +23123,83 @@
       <c r="X197" s="8">
         <v>44</v>
       </c>
       <c r="Y197" s="8">
         <v>94</v>
       </c>
       <c r="Z197" s="8">
         <v>245</v>
       </c>
       <c r="AA197" s="8">
         <v>178</v>
       </c>
       <c r="AB197" s="8">
         <v>156</v>
       </c>
       <c r="AC197" s="8">
         <v>150</v>
       </c>
       <c r="AD197" s="8"/>
       <c r="AE197" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="198" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A198" s="8" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="B198" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D198" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E198" s="8">
         <v>100</v>
       </c>
       <c r="F198" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G198" s="8">
         <v>120</v>
       </c>
       <c r="H198" s="8">
         <v>120</v>
       </c>
       <c r="I198" s="8">
         <v>1.8</v>
       </c>
       <c r="J198" s="8">
         <v>2.7</v>
       </c>
       <c r="K198" s="18"/>
       <c r="L198" s="18"/>
       <c r="M198" s="18" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="N198" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O198" s="8">
         <v>3</v>
       </c>
       <c r="P198" s="8">
         <v>11921</v>
       </c>
       <c r="Q198" s="8">
         <v>2091</v>
       </c>
       <c r="R198" s="8">
         <v>101</v>
       </c>
       <c r="S198" s="8">
         <v>128</v>
       </c>
       <c r="T198" s="8">
         <v>324</v>
       </c>
       <c r="U198" s="8">
         <v>239</v>
       </c>
@@ -23169,51 +23212,51 @@
       <c r="X198" s="8">
         <v>24</v>
       </c>
       <c r="Y198" s="8">
         <v>123</v>
       </c>
       <c r="Z198" s="8">
         <v>185</v>
       </c>
       <c r="AA198" s="8">
         <v>168</v>
       </c>
       <c r="AB198" s="8">
         <v>417</v>
       </c>
       <c r="AC198" s="8">
         <v>150</v>
       </c>
       <c r="AD198" s="8"/>
       <c r="AE198" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="199" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A199" s="8" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="B199" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D199" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E199" s="8">
         <v>40</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G199" s="8">
         <v>65</v>
       </c>
       <c r="H199" s="8">
         <v>41</v>
       </c>
       <c r="I199" s="8">
         <v>5.4</v>
       </c>
@@ -23252,148 +23295,148 @@
       <c r="V199" s="8">
         <v>13</v>
       </c>
       <c r="W199" s="8">
         <v>10</v>
       </c>
       <c r="X199" s="8">
         <v>12</v>
       </c>
       <c r="Y199" s="8">
         <v>46</v>
       </c>
       <c r="Z199" s="8">
         <v>48</v>
       </c>
       <c r="AA199" s="8">
         <v>31</v>
       </c>
       <c r="AB199" s="8">
         <v>35</v>
       </c>
       <c r="AC199" s="8">
         <v>150</v>
       </c>
       <c r="AD199" s="8" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="AE199" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="200" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A200" s="8" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="B200" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D200" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E200" s="8">
         <v>-30</v>
       </c>
       <c r="F200" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G200" s="8">
         <v>-39</v>
       </c>
       <c r="H200" s="8"/>
       <c r="I200" s="8">
         <v>9</v>
       </c>
       <c r="J200" s="8">
         <v>16</v>
       </c>
       <c r="K200" s="15"/>
       <c r="L200" s="15"/>
       <c r="M200" s="8">
         <v>-1</v>
       </c>
       <c r="N200" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O200" s="8">
         <v>-2.5</v>
       </c>
       <c r="P200" s="8">
         <v>3503</v>
       </c>
       <c r="Q200" s="8">
         <v>394</v>
       </c>
       <c r="R200" s="8">
         <v>378</v>
       </c>
       <c r="S200" s="18" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T200" s="18" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="U200" s="8">
         <v>60</v>
       </c>
       <c r="V200" s="8">
         <v>11.8</v>
       </c>
       <c r="W200" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="X200" s="8">
         <v>28</v>
       </c>
       <c r="Y200" s="8">
         <v>64</v>
       </c>
       <c r="Z200" s="8">
         <v>454</v>
       </c>
       <c r="AA200" s="8">
         <v>198</v>
       </c>
       <c r="AB200" s="8">
         <v>20.8</v>
       </c>
       <c r="AC200" s="17">
         <v>150</v>
       </c>
       <c r="AD200" s="8" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="AE200" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="201" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A201" s="8" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="B201" s="8" t="s">
         <v>126</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D201" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E201" s="8">
         <v>30</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G201" s="8">
         <v>64</v>
       </c>
       <c r="H201" s="8">
         <v>40</v>
       </c>
       <c r="I201" s="8">
         <v>4.4000000000000004</v>
       </c>
@@ -23438,51 +23481,51 @@
       <c r="X201" s="8">
         <v>9.9</v>
       </c>
       <c r="Y201" s="8">
         <v>53</v>
       </c>
       <c r="Z201" s="8">
         <v>51</v>
       </c>
       <c r="AA201" s="8">
         <v>28</v>
       </c>
       <c r="AB201" s="8">
         <v>31</v>
       </c>
       <c r="AC201" s="8">
         <v>150</v>
       </c>
       <c r="AD201" s="8"/>
       <c r="AE201" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="202" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A202" s="8" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="B202" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D202" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E202" s="8">
         <v>30</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G202" s="8">
         <v>78</v>
       </c>
       <c r="H202" s="8">
         <v>50</v>
       </c>
       <c r="I202" s="8">
         <v>3.8</v>
       </c>
@@ -23527,51 +23570,51 @@
       <c r="X202" s="8">
         <v>12</v>
       </c>
       <c r="Y202" s="8">
         <v>59</v>
       </c>
       <c r="Z202" s="8">
         <v>56</v>
       </c>
       <c r="AA202" s="8">
         <v>34</v>
       </c>
       <c r="AB202" s="8">
         <v>35</v>
       </c>
       <c r="AC202" s="17">
         <v>150</v>
       </c>
       <c r="AD202" s="8"/>
       <c r="AE202" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="203" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A203" s="8" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="B203" s="19" t="s">
         <v>766</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D203" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E203" s="8">
         <v>100</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G203" s="8">
         <v>120</v>
       </c>
       <c r="H203" s="8">
         <v>78</v>
       </c>
       <c r="I203" s="8">
         <v>5.2</v>
       </c>
@@ -23616,51 +23659,51 @@
       <c r="X203" s="8">
         <v>30</v>
       </c>
       <c r="Y203" s="8">
         <v>57</v>
       </c>
       <c r="Z203" s="8">
         <v>257</v>
       </c>
       <c r="AA203" s="8">
         <v>146</v>
       </c>
       <c r="AB203" s="8">
         <v>147</v>
       </c>
       <c r="AC203" s="8">
         <v>150</v>
       </c>
       <c r="AD203" s="19"/>
       <c r="AE203" s="19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="204" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A204" s="4" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="B204" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C204" s="4" t="s">
         <v>133</v>
       </c>
       <c r="D204" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E204" s="4">
         <v>-100</v>
       </c>
       <c r="F204" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G204" s="8">
         <v>-11</v>
       </c>
       <c r="H204" s="8">
         <v>-7</v>
       </c>
       <c r="I204" s="8">
         <v>74</v>
       </c>
@@ -23705,78 +23748,78 @@
       <c r="X204" s="17">
         <v>8</v>
       </c>
       <c r="Y204" s="17">
         <v>13</v>
       </c>
       <c r="Z204" s="17">
         <v>121</v>
       </c>
       <c r="AA204" s="17">
         <v>42</v>
       </c>
       <c r="AB204" s="17">
         <v>20</v>
       </c>
       <c r="AC204" s="17">
         <v>150</v>
       </c>
       <c r="AD204" s="17"/>
       <c r="AE204" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="205" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A205" s="4" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="B205" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D205" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E205" s="4">
         <v>100</v>
       </c>
       <c r="F205" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G205" s="8">
         <v>24</v>
       </c>
       <c r="H205" s="8">
         <v>15</v>
       </c>
       <c r="I205" s="8">
         <v>18</v>
       </c>
       <c r="J205" s="8" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="K205" s="15"/>
       <c r="L205" s="20"/>
       <c r="M205" s="17">
         <v>2</v>
       </c>
       <c r="N205" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O205" s="17">
         <v>4</v>
       </c>
       <c r="P205" s="17">
         <v>1163</v>
       </c>
       <c r="Q205" s="17">
         <v>174</v>
       </c>
       <c r="R205" s="17">
         <v>8</v>
       </c>
       <c r="S205" s="8">
         <v>41</v>
       </c>
       <c r="T205" s="8">
@@ -23789,59 +23832,59 @@
         <v>7.2</v>
       </c>
       <c r="W205" s="17">
         <v>5.6</v>
       </c>
       <c r="X205" s="17">
         <v>8</v>
       </c>
       <c r="Y205" s="17">
         <v>6</v>
       </c>
       <c r="Z205" s="17">
         <v>15</v>
       </c>
       <c r="AA205" s="17">
         <v>6</v>
       </c>
       <c r="AB205" s="17">
         <v>19.5</v>
       </c>
       <c r="AC205" s="17">
         <v>150</v>
       </c>
       <c r="AD205" s="17"/>
       <c r="AE205" s="8" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="206" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A206" s="4" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B206" s="8" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083</v>
       </c>
       <c r="C206" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D206" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E206" s="4">
         <v>20</v>
       </c>
       <c r="F206" s="4" t="s">
         <v>260</v>
       </c>
       <c r="G206" s="8">
         <v>12</v>
       </c>
       <c r="H206" s="8">
         <v>12</v>
       </c>
       <c r="I206" s="8"/>
       <c r="J206" s="8">
         <v>14</v>
       </c>
       <c r="K206" s="8">
         <v>18</v>
@@ -23880,145 +23923,145 @@
         <v>3.6</v>
       </c>
       <c r="W206" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="X206" s="17">
         <v>4</v>
       </c>
       <c r="Y206" s="17">
         <v>32</v>
       </c>
       <c r="Z206" s="17">
         <v>28</v>
       </c>
       <c r="AA206" s="17">
         <v>7</v>
       </c>
       <c r="AB206" s="17">
         <v>17.600000000000001</v>
       </c>
       <c r="AC206" s="17">
         <v>150</v>
       </c>
       <c r="AD206" s="17"/>
       <c r="AE206" s="8" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="207" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A207" s="4" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="B207" s="8" t="s">
         <v>411</v>
       </c>
       <c r="C207" s="4" t="s">
         <v>384</v>
       </c>
       <c r="D207" s="14" t="s">
         <v>214</v>
       </c>
       <c r="E207" s="14" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="F207" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G207" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H207" s="8" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
       <c r="I207" s="8" t="s">
         <v>891</v>
       </c>
       <c r="J207" s="8" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="K207" s="8"/>
       <c r="L207" s="8"/>
       <c r="M207" s="8" t="s">
         <v>105</v>
       </c>
       <c r="N207" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O207" s="8" t="s">
         <v>106</v>
       </c>
       <c r="P207" s="8" t="s">
+        <v>1087</v>
+      </c>
+      <c r="Q207" s="8" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="R207" s="19" t="s">
         <v>294</v>
       </c>
       <c r="S207" s="19" t="s">
+        <v>1089</v>
+      </c>
+      <c r="T207" s="19" t="s">
         <v>1090</v>
       </c>
-      <c r="T207" s="19" t="s">
+      <c r="U207" s="19" t="s">
         <v>1091</v>
       </c>
-      <c r="U207" s="19" t="s">
+      <c r="V207" s="19" t="s">
         <v>1092</v>
       </c>
-      <c r="V207" s="19" t="s">
+      <c r="W207" s="19" t="s">
         <v>1093</v>
       </c>
-      <c r="W207" s="19" t="s">
+      <c r="X207" s="19" t="s">
         <v>1094</v>
       </c>
-      <c r="X207" s="19" t="s">
+      <c r="Y207" s="19" t="s">
         <v>1095</v>
       </c>
-      <c r="Y207" s="19" t="s">
+      <c r="Z207" s="19" t="s">
         <v>1096</v>
       </c>
-      <c r="Z207" s="19" t="s">
+      <c r="AA207" s="19" t="s">
         <v>1097</v>
       </c>
-      <c r="AA207" s="19" t="s">
+      <c r="AB207" s="19" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
       <c r="AC207" s="19">
         <v>150</v>
       </c>
       <c r="AD207" s="19"/>
       <c r="AE207" s="19" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="208" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A208" s="4" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="B208" s="8" t="s">
         <v>411</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>364</v>
       </c>
       <c r="D208" s="4" t="s">
         <v>34</v>
       </c>
       <c r="E208" s="4">
         <v>100</v>
       </c>
       <c r="F208" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G208" s="8">
         <v>3</v>
       </c>
       <c r="H208" s="8">
         <v>1.9</v>
       </c>
       <c r="I208" s="8">
         <v>108</v>
       </c>
@@ -24058,234 +24101,234 @@
         <v>1</v>
       </c>
       <c r="W208" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="X208" s="19">
         <v>2.8</v>
       </c>
       <c r="Y208" s="19">
         <v>1.7</v>
       </c>
       <c r="Z208" s="19">
         <v>7.5</v>
       </c>
       <c r="AA208" s="19">
         <v>2.7</v>
       </c>
       <c r="AB208" s="19">
         <v>1.9</v>
       </c>
       <c r="AC208" s="19">
         <v>150</v>
       </c>
       <c r="AD208" s="19"/>
       <c r="AE208" s="19" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="209" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A209" s="8" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="B209" s="8" t="s">
         <v>847</v>
       </c>
       <c r="C209" s="4" t="s">
         <v>384</v>
       </c>
       <c r="D209" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="F209" s="17" t="s">
         <v>50</v>
       </c>
       <c r="G209" s="17" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H209" s="21" t="s">
         <v>1102</v>
       </c>
-      <c r="H209" s="21" t="s">
+      <c r="I209" s="17" t="s">
         <v>1103</v>
       </c>
-      <c r="I209" s="17" t="s">
+      <c r="J209" s="17" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="K209" s="17"/>
       <c r="L209" s="17"/>
       <c r="M209" s="17">
         <v>1</v>
       </c>
       <c r="N209" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O209" s="17" t="s">
         <v>700</v>
       </c>
       <c r="P209" s="17" t="s">
+        <v>1105</v>
+      </c>
+      <c r="Q209" s="17" t="s">
         <v>1106</v>
       </c>
-      <c r="Q209" s="17" t="s">
+      <c r="R209" s="17" t="s">
         <v>1107</v>
       </c>
-      <c r="R209" s="17" t="s">
+      <c r="S209" s="27" t="s">
         <v>1108</v>
       </c>
-      <c r="S209" s="28" t="s">
+      <c r="T209" s="28" t="s">
         <v>1109</v>
       </c>
-      <c r="T209" s="29" t="s">
+      <c r="U209" s="17" t="s">
         <v>1110</v>
       </c>
-      <c r="U209" s="17" t="s">
+      <c r="V209" s="17" t="s">
         <v>1111</v>
       </c>
-      <c r="V209" s="17" t="s">
+      <c r="W209" s="17" t="s">
         <v>1112</v>
       </c>
-      <c r="W209" s="17" t="s">
+      <c r="X209" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="Y209" s="17" t="s">
+        <v>938</v>
+      </c>
+      <c r="Z209" s="17" t="s">
         <v>1113</v>
       </c>
-      <c r="X209" s="29" t="s">
-[...5 lines deleted...]
-      <c r="Z209" s="17" t="s">
+      <c r="AA209" s="28" t="s">
         <v>1114</v>
       </c>
-      <c r="AA209" s="29" t="s">
+      <c r="AB209" s="17" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
       <c r="AC209" s="17">
         <v>150</v>
       </c>
       <c r="AD209" s="17"/>
       <c r="AE209" s="8" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="210" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A210" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B210" s="8" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="C210" s="4" t="s">
         <v>364</v>
       </c>
       <c r="D210" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E210" s="4">
         <v>100</v>
       </c>
       <c r="F210" s="17" t="s">
         <v>50</v>
       </c>
       <c r="G210" s="17">
         <v>5.7</v>
       </c>
       <c r="H210" s="21">
         <v>3.7</v>
       </c>
       <c r="I210" s="17">
         <v>112</v>
       </c>
       <c r="J210" s="17">
         <v>156</v>
       </c>
       <c r="K210" s="17"/>
       <c r="L210" s="17"/>
       <c r="M210" s="17">
         <v>1</v>
       </c>
       <c r="N210" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O210" s="17">
         <v>2.5</v>
       </c>
       <c r="P210" s="17">
         <v>156</v>
       </c>
       <c r="Q210" s="17">
         <v>28</v>
       </c>
       <c r="R210" s="17">
         <v>4</v>
       </c>
-      <c r="S210" s="30">
+      <c r="S210" s="29">
         <v>34</v>
       </c>
-      <c r="T210" s="29">
+      <c r="T210" s="28">
         <v>12</v>
       </c>
       <c r="U210" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="V210" s="17">
         <v>0.98</v>
       </c>
       <c r="W210" s="17">
         <v>0.95</v>
       </c>
-      <c r="X210" s="29">
+      <c r="X210" s="28">
         <v>2.6</v>
       </c>
       <c r="Y210" s="17">
         <v>1.5</v>
       </c>
       <c r="Z210" s="17">
         <v>7</v>
       </c>
-      <c r="AA210" s="29">
+      <c r="AA210" s="28">
         <v>2.9</v>
       </c>
       <c r="AB210" s="17">
         <v>7</v>
       </c>
       <c r="AC210" s="17">
         <v>150</v>
       </c>
       <c r="AD210" s="17"/>
       <c r="AE210" s="8" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="211" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A211" s="4" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="B211" s="19" t="s">
         <v>618</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D211" s="8" t="s">
         <v>214</v>
       </c>
       <c r="E211" s="8">
         <v>-100</v>
       </c>
       <c r="F211" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G211" s="8">
         <v>-32</v>
       </c>
       <c r="H211" s="8">
         <v>-20</v>
       </c>
       <c r="I211" s="8">
         <v>39</v>
       </c>
@@ -24330,63 +24373,63 @@
       <c r="X211" s="19">
         <v>9</v>
       </c>
       <c r="Y211" s="19">
         <v>18</v>
       </c>
       <c r="Z211" s="19">
         <v>29</v>
       </c>
       <c r="AA211" s="19">
         <v>34</v>
       </c>
       <c r="AB211" s="19">
         <v>73</v>
       </c>
       <c r="AC211" s="19">
         <v>150</v>
       </c>
       <c r="AD211" s="19"/>
       <c r="AE211" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="212" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A212" s="8" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>366</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D212" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E212" s="7" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="F212" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G212" s="8">
         <v>-3.3</v>
       </c>
       <c r="H212" s="8">
         <v>-2.1</v>
       </c>
       <c r="I212" s="8"/>
       <c r="J212" s="8">
         <v>58</v>
       </c>
       <c r="K212" s="8">
         <v>90</v>
       </c>
       <c r="L212" s="8">
         <v>127</v>
       </c>
       <c r="M212" s="8">
         <v>-0.5</v>
       </c>
       <c r="N212" s="12" t="s">
         <v>37</v>
@@ -24421,51 +24464,51 @@
       <c r="X212" s="8">
         <v>4</v>
       </c>
       <c r="Y212" s="8">
         <v>19</v>
       </c>
       <c r="Z212" s="8">
         <v>60</v>
       </c>
       <c r="AA212" s="8">
         <v>173</v>
       </c>
       <c r="AB212" s="8">
         <v>0.98</v>
       </c>
       <c r="AC212" s="8">
         <v>150</v>
       </c>
       <c r="AD212" s="8"/>
       <c r="AE212" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="213" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A213" s="8" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>839</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D213" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E213" s="7">
         <v>150</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G213" s="8">
         <v>148</v>
       </c>
       <c r="H213" s="8">
         <v>94</v>
       </c>
       <c r="I213" s="8">
         <v>5.0999999999999996</v>
       </c>
@@ -24508,51 +24551,51 @@
       <c r="X213" s="8">
         <v>26</v>
       </c>
       <c r="Y213" s="8">
         <v>89</v>
       </c>
       <c r="Z213" s="8">
         <v>58</v>
       </c>
       <c r="AA213" s="8">
         <v>54</v>
       </c>
       <c r="AB213" s="8">
         <v>240</v>
       </c>
       <c r="AC213" s="8">
         <v>150</v>
       </c>
       <c r="AD213" s="8"/>
       <c r="AE213" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="214" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A214" s="8" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="B214" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D214" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E214" s="7">
         <v>-60</v>
       </c>
       <c r="F214" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G214" s="8">
         <v>-33.700000000000003</v>
       </c>
       <c r="H214" s="8">
         <v>-21</v>
       </c>
       <c r="I214" s="8">
         <v>21.5</v>
       </c>
@@ -24597,78 +24640,78 @@
       <c r="X214" s="8">
         <v>10</v>
       </c>
       <c r="Y214" s="8">
         <v>33</v>
       </c>
       <c r="Z214" s="8">
         <v>99</v>
       </c>
       <c r="AA214" s="8">
         <v>45</v>
       </c>
       <c r="AB214" s="8">
         <v>43</v>
       </c>
       <c r="AC214" s="8">
         <v>150</v>
       </c>
       <c r="AD214" s="8"/>
       <c r="AE214" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="215" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A215" s="8" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="B215" s="19" t="s">
         <v>766</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D215" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E215" s="8">
         <v>120</v>
       </c>
       <c r="F215" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G215" s="8">
         <v>150</v>
       </c>
       <c r="H215" s="8">
         <v>140</v>
       </c>
       <c r="I215" s="8">
         <v>4.5</v>
       </c>
       <c r="J215" s="8" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="K215" s="8"/>
       <c r="L215" s="8"/>
       <c r="M215" s="8">
         <v>2</v>
       </c>
       <c r="N215" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O215" s="8">
         <v>4</v>
       </c>
       <c r="P215" s="8">
         <v>9016</v>
       </c>
       <c r="Q215" s="8">
         <v>1028</v>
       </c>
       <c r="R215" s="8">
         <v>49</v>
       </c>
       <c r="S215" s="8">
         <v>32</v>
       </c>
       <c r="T215" s="8">
@@ -24686,51 +24729,51 @@
       <c r="X215" s="8">
         <v>29</v>
       </c>
       <c r="Y215" s="8">
         <v>74</v>
       </c>
       <c r="Z215" s="8">
         <v>96</v>
       </c>
       <c r="AA215" s="8">
         <v>83</v>
       </c>
       <c r="AB215" s="19">
         <v>431</v>
       </c>
       <c r="AC215" s="19">
         <v>150</v>
       </c>
       <c r="AD215" s="19"/>
       <c r="AE215" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="216" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A216" s="4" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D216" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E216" s="8">
         <v>100</v>
       </c>
       <c r="F216" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G216" s="8">
         <v>109</v>
       </c>
       <c r="H216" s="8">
         <v>77</v>
       </c>
       <c r="I216" s="8">
         <v>2.7</v>
       </c>
@@ -24775,51 +24818,51 @@
       <c r="X216" s="8">
         <v>12</v>
       </c>
       <c r="Y216" s="8">
         <v>33</v>
       </c>
       <c r="Z216" s="8">
         <v>69</v>
       </c>
       <c r="AA216" s="17">
         <v>52</v>
       </c>
       <c r="AB216" s="8">
         <v>75</v>
       </c>
       <c r="AC216" s="8">
         <v>175</v>
       </c>
       <c r="AD216" s="5"/>
       <c r="AE216" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="217" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A217" s="4" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C217" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D217" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E217" s="4">
         <v>30</v>
       </c>
       <c r="F217" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G217" s="8">
         <v>300</v>
       </c>
       <c r="H217" s="8">
         <v>300</v>
       </c>
       <c r="I217" s="8">
         <v>0.42</v>
       </c>
@@ -24864,78 +24907,78 @@
       <c r="X217" s="19">
         <v>13</v>
       </c>
       <c r="Y217" s="19">
         <v>141</v>
       </c>
       <c r="Z217" s="19">
         <v>164</v>
       </c>
       <c r="AA217" s="19">
         <v>107</v>
       </c>
       <c r="AB217" s="19">
         <v>375</v>
       </c>
       <c r="AC217" s="19">
         <v>175</v>
       </c>
       <c r="AD217" s="19"/>
       <c r="AE217" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="218" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A218" s="8" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="B218" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D218" s="8" t="s">
         <v>214</v>
       </c>
       <c r="E218" s="7">
         <v>100</v>
       </c>
       <c r="F218" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G218" s="8">
         <v>103</v>
       </c>
       <c r="H218" s="8">
         <v>65</v>
       </c>
       <c r="I218" s="8">
         <v>3.75</v>
       </c>
       <c r="J218" s="8" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="K218" s="15"/>
       <c r="L218" s="15"/>
       <c r="M218" s="8">
         <v>2</v>
       </c>
       <c r="N218" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O218" s="8">
         <v>4</v>
       </c>
       <c r="P218" s="8">
         <v>5329</v>
       </c>
       <c r="Q218" s="8">
         <v>788</v>
       </c>
       <c r="R218" s="8">
         <v>46</v>
       </c>
       <c r="S218" s="8">
         <v>86</v>
       </c>
       <c r="T218" s="8">
@@ -24953,78 +24996,78 @@
       <c r="X218" s="8">
         <v>18</v>
       </c>
       <c r="Y218" s="8">
         <v>54</v>
       </c>
       <c r="Z218" s="8">
         <v>55</v>
       </c>
       <c r="AA218" s="8">
         <v>34</v>
       </c>
       <c r="AB218" s="8">
         <v>73.5</v>
       </c>
       <c r="AC218" s="8">
         <v>150</v>
       </c>
       <c r="AD218" s="8"/>
       <c r="AE218" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="219" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A219" s="8" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="B219" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D219" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E219" s="8">
         <v>40</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G219" s="8">
         <v>150</v>
       </c>
       <c r="H219" s="8">
         <v>150</v>
       </c>
       <c r="I219" s="8">
         <v>1.06</v>
       </c>
       <c r="J219" s="8" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="K219" s="8"/>
       <c r="L219" s="8"/>
       <c r="M219" s="8">
         <v>2</v>
       </c>
       <c r="N219" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O219" s="8">
         <v>4</v>
       </c>
       <c r="P219" s="8">
         <v>13625</v>
       </c>
       <c r="Q219" s="8">
         <v>6048</v>
       </c>
       <c r="R219" s="8">
         <v>206</v>
       </c>
       <c r="S219" s="8">
         <v>113</v>
       </c>
       <c r="T219" s="8">
@@ -25042,78 +25085,78 @@
       <c r="X219" s="8">
         <v>42</v>
       </c>
       <c r="Y219" s="8">
         <v>156</v>
       </c>
       <c r="Z219" s="19">
         <v>156</v>
       </c>
       <c r="AA219" s="19">
         <v>141</v>
       </c>
       <c r="AB219" s="19">
         <v>416</v>
       </c>
       <c r="AC219" s="19">
         <v>150</v>
       </c>
       <c r="AD219" s="19"/>
       <c r="AE219" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="220" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A220" s="8" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="B220" s="8" t="s">
         <v>839</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D220" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E220" s="7">
         <v>100</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G220" s="8">
         <v>120</v>
       </c>
       <c r="H220" s="8">
         <v>103</v>
       </c>
       <c r="I220" s="8">
         <v>3.6</v>
       </c>
       <c r="J220" s="8" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="K220" s="15"/>
       <c r="L220" s="15"/>
       <c r="M220" s="8">
         <v>2</v>
       </c>
       <c r="N220" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O220" s="8">
         <v>4</v>
       </c>
       <c r="P220" s="8">
         <v>5335</v>
       </c>
       <c r="Q220" s="8">
         <v>791</v>
       </c>
       <c r="R220" s="8">
         <v>8</v>
       </c>
       <c r="S220" s="8">
         <v>61</v>
       </c>
       <c r="T220" s="8">
@@ -25131,78 +25174,78 @@
       <c r="X220" s="8">
         <v>19</v>
       </c>
       <c r="Y220" s="8">
         <v>71</v>
       </c>
       <c r="Z220" s="8">
         <v>57</v>
       </c>
       <c r="AA220" s="8">
         <v>62</v>
       </c>
       <c r="AB220" s="8">
         <v>186</v>
       </c>
       <c r="AC220" s="8">
         <v>150</v>
       </c>
       <c r="AD220" s="8"/>
       <c r="AE220" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="221" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A221" s="8" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D221" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E221" s="7">
         <v>40</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>35</v>
       </c>
       <c r="G221" s="8">
         <v>80</v>
       </c>
       <c r="H221" s="8">
         <v>74</v>
       </c>
       <c r="I221" s="8">
         <v>3</v>
       </c>
       <c r="J221" s="8" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="K221" s="15"/>
       <c r="L221" s="15"/>
       <c r="M221" s="8">
         <v>2</v>
       </c>
       <c r="N221" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O221" s="8">
         <v>4</v>
       </c>
       <c r="P221" s="8">
         <v>2065</v>
       </c>
       <c r="Q221" s="8">
         <v>1020</v>
       </c>
       <c r="R221" s="8">
         <v>99</v>
       </c>
       <c r="S221" s="8">
         <v>43</v>
       </c>
       <c r="T221" s="8">
@@ -25220,51 +25263,51 @@
       <c r="X221" s="8">
         <v>10</v>
       </c>
       <c r="Y221" s="8">
         <v>42</v>
       </c>
       <c r="Z221" s="8">
         <v>25</v>
       </c>
       <c r="AA221" s="8">
         <v>19</v>
       </c>
       <c r="AB221" s="8">
         <v>60</v>
       </c>
       <c r="AC221" s="8">
         <v>175</v>
       </c>
       <c r="AD221" s="8"/>
       <c r="AE221" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="222" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A222" s="8" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D222" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E222" s="7">
         <v>100</v>
       </c>
       <c r="F222" s="8" t="s">
         <v>35</v>
       </c>
       <c r="G222" s="8">
         <v>79</v>
       </c>
       <c r="H222" s="8">
         <v>56</v>
       </c>
       <c r="I222" s="8">
         <v>4.8</v>
       </c>
@@ -25309,51 +25352,51 @@
       <c r="X222" s="8">
         <v>12</v>
       </c>
       <c r="Y222" s="8">
         <v>32</v>
       </c>
       <c r="Z222" s="8">
         <v>58</v>
       </c>
       <c r="AA222" s="8">
         <v>35</v>
       </c>
       <c r="AB222" s="8">
         <v>68</v>
       </c>
       <c r="AC222" s="8">
         <v>175</v>
       </c>
       <c r="AD222" s="8"/>
       <c r="AE222" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="223" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A223" s="8" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D223" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E223" s="7">
         <v>60</v>
       </c>
       <c r="F223" s="8" t="s">
         <v>35</v>
       </c>
       <c r="G223" s="8">
         <v>40</v>
       </c>
       <c r="H223" s="8">
         <v>25</v>
       </c>
       <c r="I223" s="8">
         <v>14</v>
       </c>
@@ -25398,78 +25441,78 @@
       <c r="X223" s="8">
         <v>7.3</v>
       </c>
       <c r="Y223" s="8">
         <v>35</v>
       </c>
       <c r="Z223" s="8">
         <v>13</v>
       </c>
       <c r="AA223" s="8">
         <v>20</v>
       </c>
       <c r="AB223" s="8">
         <v>35</v>
       </c>
       <c r="AC223" s="8">
         <v>150</v>
       </c>
       <c r="AD223" s="8"/>
       <c r="AE223" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="224" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A224" s="4" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="B224" s="8" t="s">
         <v>839</v>
       </c>
       <c r="C224" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D224" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E224" s="4">
         <v>200</v>
       </c>
       <c r="F224" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G224" s="8">
         <v>114</v>
       </c>
       <c r="H224" s="8">
         <v>81</v>
       </c>
       <c r="I224" s="8">
         <v>7.7</v>
       </c>
       <c r="J224" s="8" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="K224" s="15"/>
       <c r="L224" s="15"/>
       <c r="M224" s="8">
         <v>2</v>
       </c>
       <c r="N224" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O224" s="8">
         <v>4</v>
       </c>
       <c r="P224" s="8">
         <v>9182</v>
       </c>
       <c r="Q224" s="8">
         <v>468</v>
       </c>
       <c r="R224" s="8">
         <v>38</v>
       </c>
       <c r="S224" s="8">
         <v>148</v>
       </c>
       <c r="T224" s="8">
@@ -25487,167 +25530,167 @@
       <c r="X224" s="8">
         <v>25</v>
       </c>
       <c r="Y224" s="8">
         <v>70</v>
       </c>
       <c r="Z224" s="8">
         <v>135</v>
       </c>
       <c r="AA224" s="8">
         <v>84</v>
       </c>
       <c r="AB224" s="8">
         <v>300</v>
       </c>
       <c r="AC224" s="8">
         <v>175</v>
       </c>
       <c r="AD224" s="8"/>
       <c r="AE224" s="8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="225" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A225" s="4" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="B225" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C225" s="4" t="s">
         <v>384</v>
       </c>
       <c r="D225" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E225" s="4" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="F225" s="17" t="s">
         <v>50</v>
       </c>
       <c r="G225" s="8" t="s">
         <v>696</v>
       </c>
       <c r="H225" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I225" s="8" t="s">
         <v>1141</v>
       </c>
-      <c r="I225" s="8" t="s">
+      <c r="J225" s="8" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="K225" s="15"/>
       <c r="L225" s="20"/>
       <c r="M225" s="17" t="s">
         <v>270</v>
       </c>
       <c r="N225" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O225" s="17" t="s">
+        <v>1143</v>
+      </c>
+      <c r="P225" s="17" t="s">
         <v>1144</v>
       </c>
-      <c r="P225" s="17" t="s">
+      <c r="Q225" s="17" t="s">
         <v>1145</v>
       </c>
-      <c r="Q225" s="17" t="s">
+      <c r="R225" s="17" t="s">
         <v>1146</v>
       </c>
-      <c r="R225" s="17" t="s">
+      <c r="S225" s="8" t="s">
+        <v>1108</v>
+      </c>
+      <c r="T225" s="8" t="s">
         <v>1147</v>
       </c>
-      <c r="S225" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T225" s="8" t="s">
+      <c r="U225" s="27" t="s">
+        <v>1110</v>
+      </c>
+      <c r="V225" s="17" t="s">
         <v>1148</v>
       </c>
-      <c r="U225" s="28" t="s">
-[...2 lines deleted...]
-      <c r="V225" s="17" t="s">
+      <c r="W225" s="17" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="X225" s="17" t="s">
         <v>206</v>
       </c>
       <c r="Y225" s="17" t="s">
+        <v>1150</v>
+      </c>
+      <c r="Z225" s="17" t="s">
+        <v>1113</v>
+      </c>
+      <c r="AA225" s="17" t="s">
         <v>1151</v>
       </c>
-      <c r="Z225" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AA225" s="17" t="s">
+      <c r="AB225" s="17" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="AC225" s="17">
         <v>150</v>
       </c>
       <c r="AD225" s="17"/>
       <c r="AE225" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="226" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A226" s="8" t="s">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>835</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D226" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E226" s="8">
         <v>150</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>35</v>
       </c>
       <c r="G226" s="8">
         <v>128</v>
       </c>
       <c r="H226" s="8">
         <v>91</v>
       </c>
       <c r="I226" s="8">
         <v>6</v>
       </c>
       <c r="J226" s="7" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="K226" s="15"/>
       <c r="L226" s="15"/>
       <c r="M226" s="8">
         <v>2</v>
       </c>
       <c r="N226" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O226" s="8">
         <v>4</v>
       </c>
       <c r="P226" s="8">
         <v>9198</v>
       </c>
       <c r="Q226" s="8">
         <v>570</v>
       </c>
       <c r="R226" s="8">
         <v>29</v>
       </c>
       <c r="S226" s="8">
         <v>115</v>
       </c>
       <c r="T226" s="8">
@@ -25665,78 +25708,78 @@
       <c r="X226" s="8">
         <v>27</v>
       </c>
       <c r="Y226" s="8">
         <v>83</v>
       </c>
       <c r="Z226" s="8">
         <v>98</v>
       </c>
       <c r="AA226" s="8">
         <v>74</v>
       </c>
       <c r="AB226" s="8">
         <v>230</v>
       </c>
       <c r="AC226" s="8">
         <v>175</v>
       </c>
       <c r="AD226" s="8"/>
       <c r="AE226" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="227" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A227" s="4" t="s">
-        <v>1156</v>
+        <v>1155</v>
       </c>
       <c r="B227" s="8" t="s">
         <v>839</v>
       </c>
       <c r="C227" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D227" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E227" s="4">
         <v>100</v>
       </c>
       <c r="F227" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G227" s="8">
         <v>324</v>
       </c>
       <c r="H227" s="8">
         <v>230</v>
       </c>
       <c r="I227" s="8">
         <v>1.6</v>
       </c>
       <c r="J227" s="8" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="K227" s="15"/>
       <c r="L227" s="15"/>
       <c r="M227" s="8">
         <v>2</v>
       </c>
       <c r="N227" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O227" s="8">
         <v>4</v>
       </c>
       <c r="P227" s="8">
         <v>9790</v>
       </c>
       <c r="Q227" s="8">
         <v>1700</v>
       </c>
       <c r="R227" s="8">
         <v>104</v>
       </c>
       <c r="S227" s="8">
         <v>117</v>
       </c>
       <c r="T227" s="8">
@@ -25754,53 +25797,53 @@
       <c r="X227" s="8">
         <v>29</v>
       </c>
       <c r="Y227" s="8">
         <v>96</v>
       </c>
       <c r="Z227" s="8">
         <v>108</v>
       </c>
       <c r="AA227" s="8">
         <v>96</v>
       </c>
       <c r="AB227" s="8">
         <v>375</v>
       </c>
       <c r="AC227" s="8">
         <v>175</v>
       </c>
       <c r="AD227" s="8"/>
       <c r="AE227" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="228" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
-        <v>1158</v>
-[...1 lines deleted...]
-      <c r="B228" s="31" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B228" s="30" t="s">
         <v>126</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D228" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E228" s="4">
         <v>40</v>
       </c>
       <c r="F228" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G228" s="8">
         <v>97</v>
       </c>
       <c r="H228" s="8">
         <v>68</v>
       </c>
       <c r="I228" s="8">
         <v>2</v>
       </c>
       <c r="J228" s="8">
         <v>3.3</v>
@@ -25843,51 +25886,51 @@
       <c r="X228" s="8">
         <v>10</v>
       </c>
       <c r="Y228" s="8">
         <v>47</v>
       </c>
       <c r="Z228" s="8">
         <v>50</v>
       </c>
       <c r="AA228" s="8">
         <v>39</v>
       </c>
       <c r="AB228" s="8">
         <v>34</v>
       </c>
       <c r="AC228" s="8">
         <v>175</v>
       </c>
       <c r="AD228" s="8"/>
       <c r="AE228" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="229" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A229" s="4" t="s">
-        <v>1159</v>
+        <v>1158</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D229" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E229" s="8">
         <v>60</v>
       </c>
       <c r="F229" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G229" s="8">
         <v>246</v>
       </c>
       <c r="H229" s="8">
         <v>174</v>
       </c>
       <c r="I229" s="8">
         <v>0.82</v>
       </c>
@@ -25932,78 +25975,78 @@
       <c r="X229" s="8">
         <v>19</v>
       </c>
       <c r="Y229" s="8">
         <v>54</v>
       </c>
       <c r="Z229" s="8">
         <v>122</v>
       </c>
       <c r="AA229" s="8">
         <v>77</v>
       </c>
       <c r="AB229" s="5">
         <v>100</v>
       </c>
       <c r="AC229" s="5">
         <v>175</v>
       </c>
       <c r="AD229" s="8"/>
       <c r="AE229" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="230" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A230" s="4" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="B230" s="8" t="s">
         <v>839</v>
       </c>
       <c r="C230" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D230" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E230" s="4">
         <v>120</v>
       </c>
       <c r="F230" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G230" s="8">
         <v>175</v>
       </c>
       <c r="H230" s="8">
         <v>123</v>
       </c>
       <c r="I230" s="8">
         <v>3.4</v>
       </c>
       <c r="J230" s="8" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="K230" s="15"/>
       <c r="L230" s="15"/>
       <c r="M230" s="8">
         <v>2</v>
       </c>
       <c r="N230" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O230" s="8">
         <v>4</v>
       </c>
       <c r="P230" s="8">
         <v>9041</v>
       </c>
       <c r="Q230" s="8">
         <v>1028</v>
       </c>
       <c r="R230" s="8">
         <v>81</v>
       </c>
       <c r="S230" s="8">
         <v>120</v>
       </c>
       <c r="T230" s="8">
@@ -26021,83 +26064,83 @@
       <c r="X230" s="8">
         <v>29</v>
       </c>
       <c r="Y230" s="8">
         <v>84</v>
       </c>
       <c r="Z230" s="8">
         <v>95</v>
       </c>
       <c r="AA230" s="8">
         <v>74</v>
       </c>
       <c r="AB230" s="8">
         <v>250</v>
       </c>
       <c r="AC230" s="8">
         <v>175</v>
       </c>
       <c r="AD230" s="8"/>
       <c r="AE230" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="231" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A231" s="4" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D231" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E231" s="8">
         <v>30</v>
       </c>
       <c r="F231" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G231" s="8">
-        <v>273</v>
+        <v>300</v>
       </c>
       <c r="H231" s="8">
-        <v>193</v>
+        <v>300</v>
       </c>
       <c r="I231" s="8">
         <v>0.63</v>
       </c>
       <c r="J231" s="8">
         <v>1.1000000000000001</v>
       </c>
       <c r="K231" s="18"/>
       <c r="L231" s="18"/>
       <c r="M231" s="18" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="N231" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O231" s="8">
         <v>2</v>
       </c>
       <c r="P231" s="8">
         <v>14707</v>
       </c>
       <c r="Q231" s="8">
         <v>1417</v>
       </c>
       <c r="R231" s="8">
         <v>603</v>
       </c>
       <c r="S231" s="8">
         <v>40</v>
       </c>
       <c r="T231" s="8">
         <v>27</v>
       </c>
       <c r="U231" s="8">
         <v>266</v>
       </c>
@@ -26110,54 +26153,54 @@
       <c r="X231" s="8">
         <v>25</v>
       </c>
       <c r="Y231" s="8">
         <v>177</v>
       </c>
       <c r="Z231" s="5">
         <v>223</v>
       </c>
       <c r="AA231" s="5">
         <v>105</v>
       </c>
       <c r="AB231" s="8">
         <v>96</v>
       </c>
       <c r="AC231" s="8">
         <v>175</v>
       </c>
       <c r="AD231" s="8"/>
       <c r="AE231" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="232" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A232" s="4" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B232" s="14" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D232" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E232" s="8">
         <v>80</v>
       </c>
       <c r="F232" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G232" s="8">
         <v>300</v>
       </c>
       <c r="H232" s="8">
         <v>247</v>
       </c>
       <c r="I232" s="8">
         <v>0.95</v>
       </c>
       <c r="J232" s="8" t="s">
         <v>818</v>
       </c>
@@ -26199,78 +26242,78 @@
       <c r="X232" s="5">
         <v>43</v>
       </c>
       <c r="Y232" s="5">
         <v>107</v>
       </c>
       <c r="Z232" s="8">
         <v>211</v>
       </c>
       <c r="AA232" s="8">
         <v>100</v>
       </c>
       <c r="AB232" s="8">
         <v>246</v>
       </c>
       <c r="AC232" s="8">
         <v>175</v>
       </c>
       <c r="AD232" s="19"/>
       <c r="AE232" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="233" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A233" s="4" t="s">
-        <v>1165</v>
-[...1 lines deleted...]
-      <c r="B233" s="31" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B233" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D233" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E233" s="4">
         <v>200</v>
       </c>
       <c r="F233" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G233" s="8">
         <v>15</v>
       </c>
       <c r="H233" s="8">
         <v>10</v>
       </c>
       <c r="I233" s="8">
         <v>77</v>
       </c>
       <c r="J233" s="8" t="s">
-        <v>1166</v>
+        <v>1165</v>
       </c>
       <c r="K233" s="15"/>
       <c r="L233" s="15"/>
       <c r="M233" s="8">
         <v>2</v>
       </c>
       <c r="N233" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O233" s="8">
         <v>4</v>
       </c>
       <c r="P233" s="8">
         <v>1106</v>
       </c>
       <c r="Q233" s="8">
         <v>60</v>
       </c>
       <c r="R233" s="8">
         <v>37</v>
       </c>
       <c r="S233" s="8">
         <v>70</v>
       </c>
       <c r="T233" s="8">
@@ -26288,78 +26331,78 @@
       <c r="X233" s="8">
         <v>8</v>
       </c>
       <c r="Y233" s="8">
         <v>2</v>
       </c>
       <c r="Z233" s="8">
         <v>16</v>
       </c>
       <c r="AA233" s="8">
         <v>4</v>
       </c>
       <c r="AB233" s="8">
         <v>48</v>
       </c>
       <c r="AC233" s="8">
         <v>150</v>
       </c>
       <c r="AD233" s="8"/>
       <c r="AE233" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="234" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A234" s="4" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>835</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D234" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E234" s="4">
         <v>60</v>
       </c>
       <c r="F234" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G234" s="8">
         <v>300</v>
       </c>
       <c r="H234" s="8">
         <v>298</v>
       </c>
       <c r="I234" s="8">
         <v>0.83</v>
       </c>
       <c r="J234" s="8" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="K234" s="8"/>
       <c r="L234" s="8"/>
       <c r="M234" s="8">
         <v>2</v>
       </c>
       <c r="N234" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O234" s="8">
         <v>4</v>
       </c>
       <c r="P234" s="8">
         <v>16315</v>
       </c>
       <c r="Q234" s="8">
         <v>5115</v>
       </c>
       <c r="R234" s="5">
         <v>318</v>
       </c>
       <c r="S234" s="5">
         <v>111</v>
       </c>
       <c r="T234" s="19">
@@ -26377,78 +26420,78 @@
       <c r="X234" s="23">
         <v>39</v>
       </c>
       <c r="Y234" s="23">
         <v>73</v>
       </c>
       <c r="Z234" s="23">
         <v>164</v>
       </c>
       <c r="AA234" s="23">
         <v>92</v>
       </c>
       <c r="AB234" s="23">
         <v>288</v>
       </c>
       <c r="AC234" s="23">
         <v>175</v>
       </c>
       <c r="AD234" s="19"/>
       <c r="AE234" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="235" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A235" s="4" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="B235" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C235" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D235" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E235" s="8">
         <v>200</v>
       </c>
       <c r="F235" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G235" s="8">
         <v>11</v>
       </c>
       <c r="H235" s="8">
         <v>7.2</v>
       </c>
       <c r="I235" s="8">
         <v>80</v>
       </c>
       <c r="J235" s="8" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="K235" s="15"/>
       <c r="L235" s="15"/>
       <c r="M235" s="8">
         <v>2</v>
       </c>
       <c r="N235" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O235" s="8">
         <v>4</v>
       </c>
       <c r="P235" s="8">
         <v>1102</v>
       </c>
       <c r="Q235" s="8">
         <v>61</v>
       </c>
       <c r="R235" s="8">
         <v>28</v>
       </c>
       <c r="S235" s="8">
         <v>71</v>
       </c>
       <c r="T235" s="8">
@@ -26466,78 +26509,78 @@
       <c r="X235" s="8">
         <v>8</v>
       </c>
       <c r="Y235" s="8">
         <v>2</v>
       </c>
       <c r="Z235" s="8">
         <v>16</v>
       </c>
       <c r="AA235" s="8">
         <v>5</v>
       </c>
       <c r="AB235" s="8">
         <v>24</v>
       </c>
       <c r="AC235" s="8">
         <v>150</v>
       </c>
       <c r="AD235" s="8"/>
       <c r="AE235" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="236" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A236" s="4" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="B236" s="14" t="s">
         <v>93</v>
       </c>
       <c r="C236" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D236" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E236" s="8">
         <v>150</v>
       </c>
       <c r="F236" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G236" s="8">
         <v>60</v>
       </c>
       <c r="H236" s="8">
         <v>42</v>
       </c>
       <c r="I236" s="8">
         <v>9.6999999999999993</v>
       </c>
       <c r="J236" s="8" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="K236" s="15"/>
       <c r="L236" s="15"/>
       <c r="M236" s="8">
         <v>2</v>
       </c>
       <c r="N236" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O236" s="8">
         <v>4</v>
       </c>
       <c r="P236" s="8">
         <v>4628</v>
       </c>
       <c r="Q236" s="8">
         <v>317</v>
       </c>
       <c r="R236" s="8">
         <v>18</v>
       </c>
       <c r="S236" s="8">
         <v>79</v>
       </c>
       <c r="T236" s="8">
@@ -26555,54 +26598,54 @@
       <c r="X236" s="8">
         <v>14</v>
       </c>
       <c r="Y236" s="8">
         <v>29</v>
       </c>
       <c r="Z236" s="8">
         <v>44</v>
       </c>
       <c r="AA236" s="8">
         <v>27</v>
       </c>
       <c r="AB236" s="8">
         <v>88</v>
       </c>
       <c r="AC236" s="8">
         <v>175</v>
       </c>
       <c r="AD236" s="8"/>
       <c r="AE236" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="237" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A237" s="4" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B237" s="8" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
       <c r="C237" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D237" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E237" s="8">
         <v>-40</v>
       </c>
       <c r="F237" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G237" s="8">
         <v>-65</v>
       </c>
       <c r="H237" s="8">
         <v>-46</v>
       </c>
       <c r="I237" s="8">
         <v>9</v>
       </c>
       <c r="J237" s="8">
         <v>13.5</v>
       </c>
@@ -26644,78 +26687,78 @@
       <c r="X237" s="8">
         <v>10</v>
       </c>
       <c r="Y237" s="8">
         <v>36</v>
       </c>
       <c r="Z237" s="8">
         <v>140</v>
       </c>
       <c r="AA237" s="8">
         <v>62</v>
       </c>
       <c r="AB237" s="8">
         <v>68</v>
       </c>
       <c r="AC237" s="8">
         <v>175</v>
       </c>
       <c r="AD237" s="8"/>
       <c r="AE237" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="238" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A238" s="8" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="B238" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D238" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E238" s="8">
         <v>100</v>
       </c>
       <c r="F238" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G238" s="8">
         <v>150</v>
       </c>
       <c r="H238" s="8">
         <v>150</v>
       </c>
       <c r="I238" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="J238" s="8" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="K238" s="8"/>
       <c r="L238" s="8"/>
       <c r="M238" s="8">
         <v>2</v>
       </c>
       <c r="N238" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O238" s="8">
         <v>4</v>
       </c>
       <c r="P238" s="8">
         <v>13576</v>
       </c>
       <c r="Q238" s="8">
         <v>2035</v>
       </c>
       <c r="R238" s="8">
         <v>175</v>
       </c>
       <c r="S238" s="8">
         <v>104</v>
       </c>
       <c r="T238" s="8">
@@ -26733,72 +26776,72 @@
       <c r="X238" s="23">
         <v>39</v>
       </c>
       <c r="Y238" s="23">
         <v>147</v>
       </c>
       <c r="Z238" s="23">
         <v>153</v>
       </c>
       <c r="AA238" s="23">
         <v>145</v>
       </c>
       <c r="AB238" s="23">
         <v>500</v>
       </c>
       <c r="AC238" s="23">
         <v>175</v>
       </c>
       <c r="AD238" s="19"/>
       <c r="AE238" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="239" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A239" s="4" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D239" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E239" s="8">
         <v>40</v>
       </c>
       <c r="F239" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G239" s="8">
-        <v>212</v>
+        <v>300</v>
       </c>
       <c r="H239" s="8">
-        <v>150</v>
+        <v>279</v>
       </c>
       <c r="I239" s="8">
         <v>0.95</v>
       </c>
       <c r="J239" s="8">
         <v>1.48</v>
       </c>
       <c r="K239" s="8"/>
       <c r="L239" s="8"/>
       <c r="M239" s="8">
         <v>1</v>
       </c>
       <c r="N239" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O239" s="8">
         <v>2</v>
       </c>
       <c r="P239" s="8">
         <v>14692</v>
       </c>
       <c r="Q239" s="8">
         <v>1035</v>
       </c>
       <c r="R239" s="8">
@@ -26822,78 +26865,78 @@
       <c r="X239" s="8">
         <v>16</v>
       </c>
       <c r="Y239" s="8">
         <v>67</v>
       </c>
       <c r="Z239" s="8">
         <v>229</v>
       </c>
       <c r="AA239" s="8">
         <v>94</v>
       </c>
       <c r="AB239" s="23">
         <v>96.7</v>
       </c>
       <c r="AC239" s="23">
         <v>175</v>
       </c>
       <c r="AD239" s="19"/>
       <c r="AE239" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="240" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A240" s="4" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C240" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D240" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E240" s="7">
         <v>80</v>
       </c>
       <c r="F240" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G240" s="8">
         <v>306</v>
       </c>
       <c r="H240" s="8">
         <v>216</v>
       </c>
       <c r="I240" s="8">
         <v>1.68</v>
       </c>
       <c r="J240" s="8" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="K240" s="15"/>
       <c r="L240" s="15"/>
       <c r="M240" s="8">
         <v>2</v>
       </c>
       <c r="N240" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O240" s="8">
         <v>4</v>
       </c>
       <c r="P240" s="8">
         <v>8900</v>
       </c>
       <c r="Q240" s="8">
         <v>1400</v>
       </c>
       <c r="R240" s="8">
         <v>65</v>
       </c>
       <c r="S240" s="8">
         <v>78</v>
       </c>
       <c r="T240" s="8">
@@ -26911,51 +26954,51 @@
       <c r="X240" s="8">
         <v>30</v>
       </c>
       <c r="Y240" s="8">
         <v>106</v>
       </c>
       <c r="Z240" s="8">
         <v>102</v>
       </c>
       <c r="AA240" s="8">
         <v>78</v>
       </c>
       <c r="AB240" s="8">
         <v>288</v>
       </c>
       <c r="AC240" s="8">
         <v>175</v>
       </c>
       <c r="AD240" s="8"/>
       <c r="AE240" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="241" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A241" s="4" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D241" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E241" s="7">
         <v>100</v>
       </c>
       <c r="F241" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G241" s="8">
         <v>277</v>
       </c>
       <c r="H241" s="8">
         <v>196</v>
       </c>
       <c r="I241" s="8">
         <v>1.8</v>
       </c>
@@ -27000,51 +27043,51 @@
       <c r="X241" s="8">
         <v>22</v>
       </c>
       <c r="Y241" s="8">
         <v>73</v>
       </c>
       <c r="Z241" s="8">
         <v>62</v>
       </c>
       <c r="AA241" s="8">
         <v>58</v>
       </c>
       <c r="AB241" s="8">
         <v>300</v>
       </c>
       <c r="AC241" s="8">
         <v>175</v>
       </c>
       <c r="AD241" s="8"/>
       <c r="AE241" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="242" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A242" s="4" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>126</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D242" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E242" s="7">
         <v>30</v>
       </c>
       <c r="F242" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G242" s="8">
         <v>161</v>
       </c>
       <c r="H242" s="8">
         <v>113</v>
       </c>
       <c r="I242" s="8">
         <v>1.7</v>
       </c>
@@ -27089,54 +27132,54 @@
       <c r="X242" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="Y242" s="8">
         <v>55</v>
       </c>
       <c r="Z242" s="8">
         <v>51</v>
       </c>
       <c r="AA242" s="8">
         <v>36</v>
       </c>
       <c r="AB242" s="8">
         <v>75</v>
       </c>
       <c r="AC242" s="8">
         <v>175</v>
       </c>
       <c r="AD242" s="8"/>
       <c r="AE242" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="243" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A243" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B243" s="5" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D243" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E243" s="8">
         <v>40</v>
       </c>
       <c r="F243" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G243" s="8">
         <v>120</v>
       </c>
       <c r="H243" s="8">
         <v>120</v>
       </c>
       <c r="I243" s="8">
         <v>1.82</v>
       </c>
       <c r="J243" s="8">
         <v>2.4</v>
       </c>
@@ -27178,54 +27221,54 @@
       <c r="X243" s="23">
         <v>20</v>
       </c>
       <c r="Y243" s="23">
         <v>96</v>
       </c>
       <c r="Z243" s="23">
         <v>224</v>
       </c>
       <c r="AA243" s="23">
         <v>129</v>
       </c>
       <c r="AB243" s="23">
         <v>250</v>
       </c>
       <c r="AC243" s="23">
         <v>150</v>
       </c>
       <c r="AD243" s="19"/>
       <c r="AE243" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="244" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A244" s="4" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B244" s="5" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D244" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E244" s="7">
         <v>100</v>
       </c>
       <c r="F244" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G244" s="8">
         <v>187</v>
       </c>
       <c r="H244" s="8">
         <v>187</v>
       </c>
       <c r="I244" s="8">
         <v>1.38</v>
       </c>
       <c r="J244" s="7">
         <v>2.0299999999999998</v>
       </c>
@@ -27267,54 +27310,54 @@
       <c r="X244" s="8">
         <v>23</v>
       </c>
       <c r="Y244" s="8">
         <v>94</v>
       </c>
       <c r="Z244" s="8">
         <v>188</v>
       </c>
       <c r="AA244" s="8">
         <v>157</v>
       </c>
       <c r="AB244" s="8">
         <v>600</v>
       </c>
       <c r="AC244" s="8">
         <v>175</v>
       </c>
       <c r="AD244" s="8"/>
       <c r="AE244" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="245" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A245" s="4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B245" s="5" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D245" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E245" s="7">
         <v>100</v>
       </c>
       <c r="F245" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G245" s="8">
         <v>250</v>
       </c>
       <c r="H245" s="8">
         <v>207</v>
       </c>
       <c r="I245" s="8">
         <v>1.5</v>
       </c>
       <c r="J245" s="7">
         <v>2.2999999999999998</v>
       </c>
@@ -27356,51 +27399,51 @@
       <c r="X245" s="8">
         <v>22</v>
       </c>
       <c r="Y245" s="8">
         <v>88</v>
       </c>
       <c r="Z245" s="8">
         <v>192</v>
       </c>
       <c r="AA245" s="8">
         <v>154</v>
       </c>
       <c r="AB245" s="8">
         <v>272</v>
       </c>
       <c r="AC245" s="8">
         <v>175</v>
       </c>
       <c r="AD245" s="8"/>
       <c r="AE245" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="246" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A246" s="4" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C246" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D246" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E246" s="4">
         <v>120</v>
       </c>
       <c r="F246" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G246" s="8">
         <v>205</v>
       </c>
       <c r="H246" s="8">
         <v>145</v>
       </c>
       <c r="I246" s="8">
         <v>2.4</v>
       </c>
@@ -27445,78 +27488,78 @@
       <c r="X246" s="8">
         <v>30</v>
       </c>
       <c r="Y246" s="8">
         <v>102</v>
       </c>
       <c r="Z246" s="8">
         <v>143</v>
       </c>
       <c r="AA246" s="8">
         <v>101</v>
       </c>
       <c r="AB246" s="8">
         <v>230</v>
       </c>
       <c r="AC246" s="8">
         <v>175</v>
       </c>
       <c r="AD246" s="8"/>
       <c r="AE246" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="247" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A247" s="4" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C247" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D247" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E247" s="7">
         <v>100</v>
       </c>
       <c r="F247" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G247" s="8">
         <v>400</v>
       </c>
       <c r="H247" s="8">
         <v>314</v>
       </c>
       <c r="I247" s="8">
         <v>1.2</v>
       </c>
       <c r="J247" s="7" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="K247" s="8"/>
       <c r="L247" s="8"/>
       <c r="M247" s="8">
         <v>2</v>
       </c>
       <c r="N247" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O247" s="8">
         <v>4</v>
       </c>
       <c r="P247" s="8">
         <v>14948</v>
       </c>
       <c r="Q247" s="8">
         <v>2289</v>
       </c>
       <c r="R247" s="8">
         <v>304</v>
       </c>
       <c r="S247" s="8">
         <v>111</v>
       </c>
       <c r="T247" s="8">
@@ -27534,77 +27577,77 @@
       <c r="X247" s="8">
         <v>43</v>
       </c>
       <c r="Y247" s="8">
         <v>114</v>
       </c>
       <c r="Z247" s="8">
         <v>157</v>
       </c>
       <c r="AA247" s="8">
         <v>110</v>
       </c>
       <c r="AB247" s="8">
         <v>500</v>
       </c>
       <c r="AC247" s="8">
         <v>175</v>
       </c>
       <c r="AD247" s="8"/>
       <c r="AE247" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="248" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A248" s="4" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>93</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D248" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E248" s="4">
         <v>60</v>
       </c>
       <c r="F248" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G248" s="8">
         <v>160</v>
       </c>
       <c r="H248" s="8">
         <v>114</v>
       </c>
-      <c r="I248" s="32">
+      <c r="I248" s="31">
         <v>2</v>
       </c>
-      <c r="J248" s="32">
+      <c r="J248" s="31">
         <v>3.8</v>
       </c>
       <c r="K248" s="15"/>
       <c r="L248" s="15"/>
       <c r="M248" s="8">
         <v>1</v>
       </c>
       <c r="N248" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O248" s="8">
         <v>3</v>
       </c>
       <c r="P248" s="8">
         <v>4848</v>
       </c>
       <c r="Q248" s="8">
         <v>1650</v>
       </c>
       <c r="R248" s="8">
         <v>76</v>
       </c>
       <c r="S248" s="8">
         <v>56</v>
       </c>
@@ -27623,51 +27666,51 @@
       <c r="X248" s="8">
         <v>14</v>
       </c>
       <c r="Y248" s="8">
         <v>78</v>
       </c>
       <c r="Z248" s="8">
         <v>64</v>
       </c>
       <c r="AA248" s="8">
         <v>53</v>
       </c>
       <c r="AB248" s="8">
         <v>100</v>
       </c>
       <c r="AC248" s="8">
         <v>175</v>
       </c>
       <c r="AD248" s="8"/>
       <c r="AE248" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="249" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A249" s="4" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D249" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E249" s="4">
         <v>30</v>
       </c>
       <c r="F249" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G249" s="8">
         <v>145</v>
       </c>
       <c r="H249" s="8">
         <v>92</v>
       </c>
       <c r="I249" s="8">
         <v>1.63</v>
       </c>
@@ -27712,54 +27755,54 @@
       <c r="X249" s="8">
         <v>7</v>
       </c>
       <c r="Y249" s="8">
         <v>61</v>
       </c>
       <c r="Z249" s="8">
         <v>40</v>
       </c>
       <c r="AA249" s="8">
         <v>28</v>
       </c>
       <c r="AB249" s="8">
         <v>54</v>
       </c>
       <c r="AC249" s="8">
         <v>150</v>
       </c>
       <c r="AD249" s="8"/>
       <c r="AE249" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="250" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A250" s="4" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B250" s="5" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
       <c r="C250" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D250" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E250" s="4">
         <v>40</v>
       </c>
       <c r="F250" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G250" s="8">
         <v>160</v>
       </c>
       <c r="H250" s="8">
         <v>114</v>
       </c>
       <c r="I250" s="8">
         <v>1.6</v>
       </c>
       <c r="J250" s="8">
         <v>2.9</v>
       </c>
@@ -27801,78 +27844,78 @@
       <c r="X250" s="8">
         <v>8</v>
       </c>
       <c r="Y250" s="8">
         <v>57</v>
       </c>
       <c r="Z250" s="8">
         <v>47</v>
       </c>
       <c r="AA250" s="8">
         <v>40</v>
       </c>
       <c r="AB250" s="8">
         <v>75</v>
       </c>
       <c r="AC250" s="8">
         <v>175</v>
       </c>
       <c r="AD250" s="8"/>
       <c r="AE250" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="251" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A251" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B251" s="5" t="s">
         <v>1195</v>
-      </c>
-[...1 lines deleted...]
-        <v>1196</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E251" s="8">
         <v>150</v>
       </c>
       <c r="F251" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G251" s="8">
         <v>72</v>
       </c>
       <c r="H251" s="8">
         <v>45</v>
       </c>
       <c r="I251" s="8">
         <v>17</v>
       </c>
       <c r="J251" s="8" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="K251" s="8"/>
       <c r="L251" s="8"/>
       <c r="M251" s="8">
         <v>2</v>
       </c>
       <c r="N251" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O251" s="8">
         <v>4</v>
       </c>
       <c r="P251" s="8">
         <v>3112</v>
       </c>
       <c r="Q251" s="8">
         <v>205</v>
       </c>
       <c r="R251" s="8">
         <v>16</v>
       </c>
       <c r="S251" s="8">
         <v>77</v>
       </c>
       <c r="T251" s="19">
@@ -27890,54 +27933,54 @@
       <c r="X251" s="19">
         <v>15</v>
       </c>
       <c r="Y251" s="19">
         <v>40</v>
       </c>
       <c r="Z251" s="19">
         <v>36</v>
       </c>
       <c r="AA251" s="19">
         <v>38</v>
       </c>
       <c r="AB251" s="19">
         <v>178</v>
       </c>
       <c r="AC251" s="19">
         <v>150</v>
       </c>
       <c r="AD251" s="19"/>
       <c r="AE251" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="252" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A252" s="4" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="B252" s="5" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="C252" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D252" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E252" s="4">
         <v>60</v>
       </c>
       <c r="F252" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G252" s="8">
         <v>60</v>
       </c>
       <c r="H252" s="8">
         <v>44</v>
       </c>
       <c r="I252" s="8">
         <v>8.4</v>
       </c>
       <c r="J252" s="8">
         <v>15.3</v>
       </c>
@@ -27979,51 +28022,51 @@
       <c r="X252" s="8">
         <v>9</v>
       </c>
       <c r="Y252" s="8">
         <v>43</v>
       </c>
       <c r="Z252" s="8">
         <v>23</v>
       </c>
       <c r="AA252" s="8">
         <v>34</v>
       </c>
       <c r="AB252" s="8">
         <v>69</v>
       </c>
       <c r="AC252" s="8">
         <v>150</v>
       </c>
       <c r="AD252" s="8"/>
       <c r="AE252" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="253" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A253" s="4" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C253" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D253" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E253" s="4">
         <v>80</v>
       </c>
       <c r="F253" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G253" s="8">
         <v>200</v>
       </c>
       <c r="H253" s="8">
         <v>178</v>
       </c>
       <c r="I253" s="8">
         <v>1.8</v>
       </c>
@@ -28068,78 +28111,78 @@
       <c r="X253" s="8">
         <v>16</v>
       </c>
       <c r="Y253" s="8">
         <v>67</v>
       </c>
       <c r="Z253" s="8">
         <v>127</v>
       </c>
       <c r="AA253" s="8">
         <v>88</v>
       </c>
       <c r="AB253" s="8">
         <v>250</v>
       </c>
       <c r="AC253" s="8">
         <v>175</v>
       </c>
       <c r="AD253" s="8"/>
       <c r="AE253" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="254" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A254" s="4" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="C254" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D254" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E254" s="4">
         <v>200</v>
       </c>
       <c r="F254" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G254" s="8">
         <v>120</v>
       </c>
       <c r="H254" s="8">
         <v>102</v>
       </c>
       <c r="I254" s="8">
         <v>8.6999999999999993</v>
       </c>
       <c r="J254" s="8" t="s">
-        <v>1201</v>
+        <v>1200</v>
       </c>
       <c r="K254" s="15"/>
       <c r="L254" s="15"/>
       <c r="M254" s="8">
         <v>2</v>
       </c>
       <c r="N254" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O254" s="8">
         <v>4</v>
       </c>
       <c r="P254" s="8">
         <v>9388</v>
       </c>
       <c r="Q254" s="8">
         <v>474</v>
       </c>
       <c r="R254" s="8">
         <v>51</v>
       </c>
       <c r="S254" s="8">
         <v>125</v>
       </c>
       <c r="T254" s="8">
@@ -28157,54 +28200,54 @@
       <c r="X254" s="8">
         <v>26</v>
       </c>
       <c r="Y254" s="8">
         <v>87</v>
       </c>
       <c r="Z254" s="8">
         <v>102</v>
       </c>
       <c r="AA254" s="8">
         <v>81</v>
       </c>
       <c r="AB254" s="8">
         <v>500</v>
       </c>
       <c r="AC254" s="8">
         <v>150</v>
       </c>
       <c r="AD254" s="8"/>
       <c r="AE254" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="255" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A255" s="4" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B255" s="5" t="s">
         <v>1202</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203</v>
       </c>
       <c r="C255" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D255" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E255" s="7">
         <v>60</v>
       </c>
       <c r="F255" s="8" t="s">
         <v>35</v>
       </c>
       <c r="G255" s="8">
         <v>120</v>
       </c>
       <c r="H255" s="8">
         <v>120</v>
       </c>
       <c r="I255" s="8">
         <v>2.9</v>
       </c>
       <c r="J255" s="7">
         <v>3.6</v>
       </c>
@@ -28246,51 +28289,51 @@
       <c r="X255" s="8">
         <v>25</v>
       </c>
       <c r="Y255" s="8">
         <v>78</v>
       </c>
       <c r="Z255" s="8">
         <v>222</v>
       </c>
       <c r="AA255" s="8">
         <v>103</v>
       </c>
       <c r="AB255" s="8">
         <v>250</v>
       </c>
       <c r="AC255" s="8">
         <v>150</v>
       </c>
       <c r="AD255" s="8"/>
       <c r="AE255" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="256" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A256" s="4" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>618</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D256" s="8" t="s">
         <v>214</v>
       </c>
       <c r="E256" s="8">
         <v>-100</v>
       </c>
       <c r="F256" s="14" t="s">
         <v>134</v>
       </c>
       <c r="G256" s="8">
         <v>-22</v>
       </c>
       <c r="H256" s="8">
         <v>-15</v>
       </c>
       <c r="I256" s="8">
         <v>75</v>
       </c>
@@ -28335,54 +28378,54 @@
       <c r="X256" s="23">
         <v>9</v>
       </c>
       <c r="Y256" s="19">
         <v>42</v>
       </c>
       <c r="Z256" s="19">
         <v>110</v>
       </c>
       <c r="AA256" s="19">
         <v>88</v>
       </c>
       <c r="AB256" s="19">
         <v>83</v>
       </c>
       <c r="AC256" s="19">
         <v>175</v>
       </c>
       <c r="AD256" s="19"/>
       <c r="AE256" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="257" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A257" s="4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B257" s="5" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
       <c r="C257" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D257" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E257" s="4">
         <v>60</v>
       </c>
       <c r="F257" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G257" s="8">
         <v>200</v>
       </c>
       <c r="H257" s="8">
         <v>200</v>
       </c>
       <c r="I257" s="8">
         <v>1.1200000000000001</v>
       </c>
       <c r="J257" s="8">
         <v>2</v>
       </c>
@@ -28424,51 +28467,51 @@
       <c r="X257" s="23">
         <v>20</v>
       </c>
       <c r="Y257" s="19">
         <v>110</v>
       </c>
       <c r="Z257" s="19">
         <v>122</v>
       </c>
       <c r="AA257" s="19">
         <v>112</v>
       </c>
       <c r="AB257" s="19">
         <v>200</v>
       </c>
       <c r="AC257" s="19">
         <v>175</v>
       </c>
       <c r="AD257" s="19"/>
       <c r="AE257" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="258" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A258" s="4" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D258" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E258" s="8">
         <v>80</v>
       </c>
       <c r="F258" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G258" s="8">
         <v>300</v>
       </c>
       <c r="H258" s="8">
         <v>214</v>
       </c>
       <c r="I258" s="8">
         <v>1.6</v>
       </c>
@@ -28513,51 +28556,51 @@
       <c r="X258" s="23">
         <v>18</v>
       </c>
       <c r="Y258" s="19">
         <v>64</v>
       </c>
       <c r="Z258" s="19">
         <v>110</v>
       </c>
       <c r="AA258" s="19">
         <v>65</v>
       </c>
       <c r="AB258" s="19">
         <v>300</v>
       </c>
       <c r="AC258" s="19">
         <v>175</v>
       </c>
       <c r="AD258" s="19"/>
       <c r="AE258" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="259" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A259" s="4" t="s">
-        <v>1208</v>
+        <v>1207</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D259" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E259" s="8">
         <v>-40</v>
       </c>
       <c r="F259" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G259" s="8">
         <v>-233</v>
       </c>
       <c r="H259" s="8">
         <v>-165</v>
       </c>
       <c r="I259" s="8">
         <v>3</v>
       </c>
@@ -28602,51 +28645,51 @@
       <c r="X259" s="23">
         <v>15</v>
       </c>
       <c r="Y259" s="19">
         <v>72</v>
       </c>
       <c r="Z259" s="19">
         <v>330</v>
       </c>
       <c r="AA259" s="19">
         <v>96</v>
       </c>
       <c r="AB259" s="19">
         <v>300</v>
       </c>
       <c r="AC259" s="19">
         <v>175</v>
       </c>
       <c r="AD259" s="19"/>
       <c r="AE259" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="260" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A260" s="4" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D260" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E260" s="8">
         <v>40</v>
       </c>
       <c r="F260" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G260" s="8">
         <v>300</v>
       </c>
       <c r="H260" s="8">
         <v>300</v>
       </c>
       <c r="I260" s="8">
         <v>0.56000000000000005</v>
       </c>
@@ -28691,78 +28734,78 @@
       <c r="X260" s="23">
         <v>13</v>
       </c>
       <c r="Y260" s="19">
         <v>132</v>
       </c>
       <c r="Z260" s="19">
         <v>143</v>
       </c>
       <c r="AA260" s="19">
         <v>97</v>
       </c>
       <c r="AB260" s="19">
         <v>300</v>
       </c>
       <c r="AC260" s="19">
         <v>175</v>
       </c>
       <c r="AD260" s="19"/>
       <c r="AE260" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="261" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A261" s="4" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C261" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D261" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E261" s="7">
         <v>150</v>
       </c>
       <c r="F261" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G261" s="8">
         <v>170</v>
       </c>
       <c r="H261" s="8">
         <v>120</v>
       </c>
       <c r="I261" s="8">
         <v>4.3</v>
       </c>
       <c r="J261" s="7" t="s">
-        <v>1211</v>
+        <v>1210</v>
       </c>
       <c r="K261" s="8"/>
       <c r="L261" s="8"/>
       <c r="M261" s="8">
         <v>3</v>
       </c>
       <c r="N261" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O261" s="8">
         <v>5</v>
       </c>
       <c r="P261" s="8">
         <v>9534</v>
       </c>
       <c r="Q261" s="8">
         <v>764</v>
       </c>
       <c r="R261" s="8">
         <v>49</v>
       </c>
       <c r="S261" s="8">
         <v>113</v>
       </c>
       <c r="T261" s="8">
@@ -28780,78 +28823,78 @@
       <c r="X261" s="8">
         <v>33</v>
       </c>
       <c r="Y261" s="8">
         <v>111</v>
       </c>
       <c r="Z261" s="8">
         <v>69</v>
       </c>
       <c r="AA261" s="8">
         <v>58</v>
       </c>
       <c r="AB261" s="18">
         <v>300</v>
       </c>
       <c r="AC261" s="8">
         <v>175</v>
       </c>
       <c r="AD261" s="19"/>
       <c r="AE261" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="262" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A262" s="8" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D262" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E262" s="8">
         <v>100</v>
       </c>
       <c r="F262" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G262" s="8">
         <v>120</v>
       </c>
       <c r="H262" s="8">
         <v>120</v>
       </c>
       <c r="I262" s="8">
         <v>2.1</v>
       </c>
       <c r="J262" s="8" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="K262" s="8"/>
       <c r="L262" s="8"/>
       <c r="M262" s="8">
         <v>2</v>
       </c>
       <c r="N262" s="12" t="s">
         <v>37</v>
       </c>
       <c r="O262" s="8">
         <v>4</v>
       </c>
       <c r="P262" s="8">
         <v>13379</v>
       </c>
       <c r="Q262" s="8">
         <v>2073</v>
       </c>
       <c r="R262" s="23">
         <v>91</v>
       </c>
       <c r="S262" s="23">
         <v>105</v>
       </c>
       <c r="T262" s="23">
@@ -28868,51 +28911,51 @@
       </c>
       <c r="X262" s="23">
         <v>39</v>
       </c>
       <c r="Y262" s="19">
         <v>128</v>
       </c>
       <c r="Z262" s="19">
         <v>154</v>
       </c>
       <c r="AA262" s="19">
         <v>112</v>
       </c>
       <c r="AB262" s="19">
         <v>500</v>
       </c>
       <c r="AC262" s="19">
         <v>150</v>
       </c>
       <c r="AD262" s="19"/>
       <c r="AE262" s="19" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:XDU2" xr:uid="{1727609E-95FB-482A-819B-FCAD9FBBBD8A}"/>
+  <autoFilter ref="A2:XDU262" xr:uid="{1727609E-95FB-482A-819B-FCAD9FBBBD8A}"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1" display="10.4@6V" xr:uid="{FD855555-D443-4FDE-8FBF-7DF79F4C782E}"/>
     <hyperlink ref="J4" r:id="rId2" xr:uid="{B5755124-5193-4316-9274-745D483FE188}"/>
     <hyperlink ref="J19" r:id="rId3" xr:uid="{EF0DB0F2-229A-44D7-86EB-3E1E3EBA02F3}"/>
     <hyperlink ref="J54" r:id="rId4" xr:uid="{B9541D5E-860E-4149-87D5-D4DC93A6C3DE}"/>
     <hyperlink ref="J218" r:id="rId5" xr:uid="{B96C6155-620C-470F-BB15-AC3E286A3539}"/>
     <hyperlink ref="J219" r:id="rId6" xr:uid="{CE27F1EB-DEBE-4542-A529-6CDF8255BE6A}"/>
     <hyperlink ref="J220" r:id="rId7" xr:uid="{71F28481-8AED-499D-A175-1FBD92D50604}"/>
     <hyperlink ref="J221" r:id="rId8" xr:uid="{9AE486CF-7339-4332-80E8-CAC3A6E03360}"/>
     <hyperlink ref="J226" r:id="rId9" xr:uid="{018D99D6-A917-49F9-9757-3F4610EA31C2}"/>
     <hyperlink ref="J230" r:id="rId10" xr:uid="{841A799C-E6D2-405C-A164-A0CFCFD20333}"/>
     <hyperlink ref="J232" r:id="rId11" xr:uid="{010D024D-2BD7-4C19-864E-AC8C59CC3230}"/>
     <hyperlink ref="J233" r:id="rId12" xr:uid="{C7A68981-9EBC-4326-BE45-CC02AECB0E0F}"/>
     <hyperlink ref="J234" r:id="rId13" xr:uid="{519ECF26-26BD-40B8-9EC9-A09D346DCBF6}"/>
     <hyperlink ref="J235" r:id="rId14" xr:uid="{BDFBDABD-DAFE-4462-9F03-DD709EA82B73}"/>
     <hyperlink ref="J238" r:id="rId15" xr:uid="{E697A260-5D14-4C22-A1C0-F0B912D92B94}"/>
     <hyperlink ref="J240" r:id="rId16" xr:uid="{30E64820-51F6-4F0F-8192-79398233A6F9}"/>
     <hyperlink ref="J241" r:id="rId17" xr:uid="{C4646F75-89CB-46E0-8BC9-EDDDFB38539E}"/>
     <hyperlink ref="J251" r:id="rId18" xr:uid="{3C101CCB-C875-4C81-90C8-25138DD66AB3}"/>
     <hyperlink ref="J261" r:id="rId19" display="10.4@6V" xr:uid="{1AEF5C02-FE37-4908-B27B-C4C957AC4BA4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>